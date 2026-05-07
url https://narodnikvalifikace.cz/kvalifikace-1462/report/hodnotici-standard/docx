--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62DA9B24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62DA9B24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62DA9B24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C79C899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C79C899" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C79C899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 0:28:12</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="722892E4"/>
+    <w:nsid w:val="19275A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2097B670"/>
+    <w:nsid w:val="48B4269B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C6FD1AD"/>
+    <w:nsid w:val="3E60D225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BE37EA4"/>
+    <w:nsid w:val="3C6C2010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D1FDE75"/>
+    <w:nsid w:val="65884C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>