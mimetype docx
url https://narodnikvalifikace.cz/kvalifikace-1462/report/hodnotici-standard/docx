--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C79C899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C79C899" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C79C899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54F49617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54F49617" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54F49617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 17:11:00</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19275A87"/>
+    <w:nsid w:val="3C71D93D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48B4269B"/>
+    <w:nsid w:val="7AF4B195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E60D225"/>
+    <w:nsid w:val="589BF95E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C6C2010"/>
+    <w:nsid w:val="59BA60E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65884C2A"/>
+    <w:nsid w:val="6F6AFC28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>