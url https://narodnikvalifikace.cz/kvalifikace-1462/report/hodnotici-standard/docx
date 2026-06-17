--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54F49617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54F49617" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54F49617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B12DD72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B12DD72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B12DD72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 2:07:12</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C71D93D"/>
+    <w:nsid w:val="06B6132A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AF4B195"/>
+    <w:nsid w:val="19402422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="589BF95E"/>
+    <w:nsid w:val="63F71FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59BA60E4"/>
+    <w:nsid w:val="3728ADD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F6AFC28"/>
+    <w:nsid w:val="5952CD7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>