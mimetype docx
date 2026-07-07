--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B12DD72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B12DD72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B12DD72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39B0C852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39B0C852" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39B0C852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 9:16:44</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06B6132A"/>
+    <w:nsid w:val="3EC639D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19402422"/>
+    <w:nsid w:val="39159F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63F71FA6"/>
+    <w:nsid w:val="2FFB22AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3728ADD4"/>
+    <w:nsid w:val="02619CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5952CD7D"/>
+    <w:nsid w:val="37794E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>