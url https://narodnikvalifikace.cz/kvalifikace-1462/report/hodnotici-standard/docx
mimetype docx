--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39B0C852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39B0C852" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39B0C852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74FB1C45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74FB1C45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74FB1C45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 12:25:15</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EC639D9"/>
+    <w:nsid w:val="49EBC6BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39159F0F"/>
+    <w:nsid w:val="7C887251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FFB22AD"/>
+    <w:nsid w:val="4008044F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02619CAB"/>
+    <w:nsid w:val="1F990A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37794E25"/>
+    <w:nsid w:val="1C8486A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>