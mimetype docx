--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74FB1C45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74FB1C45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74FB1C45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E11D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E11D3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E11D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 13:44:22</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49EBC6BC"/>
+    <w:nsid w:val="11089A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C887251"/>
+    <w:nsid w:val="2A149B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4008044F"/>
+    <w:nsid w:val="2C6F697F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F990A96"/>
+    <w:nsid w:val="559AF991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C8486A7"/>
+    <w:nsid w:val="7DCBE7A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>