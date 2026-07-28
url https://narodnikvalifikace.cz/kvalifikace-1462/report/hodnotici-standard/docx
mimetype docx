--- v6 (2026-07-28)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E11D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E11D3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E11D3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E2E53FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E2E53FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E2E53FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 14:36:07</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11089A2C"/>
+    <w:nsid w:val="089FFEE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A149B38"/>
+    <w:nsid w:val="6729913F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C6F697F"/>
+    <w:nsid w:val="4F6CCA4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="559AF991"/>
+    <w:nsid w:val="6EED1C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DCBE7A8"/>
+    <w:nsid w:val="2AF8BFFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>