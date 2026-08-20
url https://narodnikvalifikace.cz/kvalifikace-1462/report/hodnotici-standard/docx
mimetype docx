--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E2E53FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E2E53FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E2E53FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70367DB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70367DB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70367DB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 15:53:59</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="089FFEE7"/>
+    <w:nsid w:val="05D90B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6729913F"/>
+    <w:nsid w:val="0D9D0CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F6CCA4B"/>
+    <w:nsid w:val="2D935833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EED1C2A"/>
+    <w:nsid w:val="16AB18A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2AF8BFFF"/>
+    <w:nsid w:val="6E93DEE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>