--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70367DB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70367DB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70367DB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3994277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3994277" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3994277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 11:37:58</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 19:42:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05D90B53"/>
+    <w:nsid w:val="21A8E9DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D9D0CA0"/>
+    <w:nsid w:val="4CDAF3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D935833"/>
+    <w:nsid w:val="41EBC835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16AB18A8"/>
+    <w:nsid w:val="2DC4575D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E93DEE5"/>
+    <w:nsid w:val="04899662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>