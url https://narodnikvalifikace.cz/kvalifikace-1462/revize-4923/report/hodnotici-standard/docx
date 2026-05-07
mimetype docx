--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D2C92E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D2C92E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D2C92E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R249B2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR249B2519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR249B2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.4.2026 5:44:18</w:t>
+        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B3B4A7D"/>
+    <w:nsid w:val="710ADCDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11F350E2"/>
+    <w:nsid w:val="5E65BAB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49E5A6E4"/>
+    <w:nsid w:val="35E8F4B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E90CCCA"/>
+    <w:nsid w:val="268D4B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="629DC6DF"/>
+    <w:nsid w:val="10683AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>