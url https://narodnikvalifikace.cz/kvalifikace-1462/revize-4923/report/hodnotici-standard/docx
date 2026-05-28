--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R249B2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR249B2519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR249B2519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3153736A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3153736A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3153736A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.5.2026 19:59:22</w:t>
+        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="710ADCDD"/>
+    <w:nsid w:val="5B40D926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E65BAB8"/>
+    <w:nsid w:val="6C6006E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35E8F4B3"/>
+    <w:nsid w:val="14799380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="268D4B3B"/>
+    <w:nsid w:val="01087F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10683AC4"/>
+    <w:nsid w:val="5978B193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>