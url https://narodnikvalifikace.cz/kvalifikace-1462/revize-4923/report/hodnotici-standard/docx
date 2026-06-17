--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3153736A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3153736A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3153736A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719CC9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719CC9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719CC9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.5.2026 3:21:33</w:t>
+        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B40D926"/>
+    <w:nsid w:val="0D40A3A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C6006E0"/>
+    <w:nsid w:val="6F261EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14799380"/>
+    <w:nsid w:val="4E256457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01087F54"/>
+    <w:nsid w:val="5AB9B60E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5978B193"/>
+    <w:nsid w:val="488D384B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>