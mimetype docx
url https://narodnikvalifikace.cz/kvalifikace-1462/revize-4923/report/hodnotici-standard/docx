--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719CC9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719CC9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719CC9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F2FE920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F2FE920" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F2FE920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 17.6.2026 14:25:54</w:t>
+        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D40A3A1"/>
+    <w:nsid w:val="4E784A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F261EB3"/>
+    <w:nsid w:val="45429FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E256457"/>
+    <w:nsid w:val="7BC64E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AB9B60E"/>
+    <w:nsid w:val="6CBD4645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="488D384B"/>
+    <w:nsid w:val="6D3E7C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>