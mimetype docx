--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F2FE920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F2FE920" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F2FE920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E9D75CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E9D75CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E9D75CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 7.7.2026 17:39:20</w:t>
+        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E784A0F"/>
+    <w:nsid w:val="5ABF85FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45429FC1"/>
+    <w:nsid w:val="2A130B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BC64E6A"/>
+    <w:nsid w:val="74306AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CBD4645"/>
+    <w:nsid w:val="229C8A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D3E7C27"/>
+    <w:nsid w:val="4F7F6BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>