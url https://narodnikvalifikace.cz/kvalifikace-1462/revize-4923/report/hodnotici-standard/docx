--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E9D75CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E9D75CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E9D75CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R784A72D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR784A72D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR784A72D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 28.7.2026 18:35:01</w:t>
+        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5ABF85FC"/>
+    <w:nsid w:val="24D0D12C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A130B10"/>
+    <w:nsid w:val="703572AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74306AC0"/>
+    <w:nsid w:val="3DEFB96B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="229C8A97"/>
+    <w:nsid w:val="4515A880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F7F6BC7"/>
+    <w:nsid w:val="0221DE1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>