--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R784A72D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR784A72D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR784A72D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R363EF222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR363EF222" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR363EF222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2922,51 +2922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4318,51 +4318,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4987,51 +4987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14807,51 +14807,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24766,51 +24766,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26279,51 +26279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28347,51 +28347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28932,84 +28932,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercer/piercerka, 20.8.2026 15:43:08</w:t>
+        <w:t>Piercer/piercerka, 9.9.2026 22:25:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24D0D12C"/>
+    <w:nsid w:val="7C4A4E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29095,51 +29095,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="703572AF"/>
+    <w:nsid w:val="1C956A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29225,51 +29225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DEFB96B"/>
+    <w:nsid w:val="551EF5A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29355,51 +29355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4515A880"/>
+    <w:nsid w:val="5B223928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29485,51 +29485,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0221DE1C"/>
+    <w:nsid w:val="37B6AABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>