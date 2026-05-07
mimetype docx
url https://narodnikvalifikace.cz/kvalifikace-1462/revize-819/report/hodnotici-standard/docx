--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R279F4D19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR279F4D19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR279F4D19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE534889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE534889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE534889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.4.2026 2:08:35</w:t>
+        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.4.2026 2:08:35</w:t>
+        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.4.2026 2:08:35</w:t>
+        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9982,51 +9982,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stykem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.4.2026 2:08:35</w:t>
+        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11522,51 +11522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.4.2026 2:08:35</w:t>
+        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12380,51 +12380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.4.2026 2:08:35</w:t>
+        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14288,51 +14288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.4.2026 2:08:35</w:t>
+        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14749,84 +14749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Unie kosmetiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.4.2026 2:08:35</w:t>
+        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20FC249C"/>
+    <w:nsid w:val="1CA68A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14912,51 +14912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E0DBD16"/>
+    <w:nsid w:val="08261FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>