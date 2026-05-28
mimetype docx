--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE534889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE534889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE534889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54214A61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54214A61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54214A61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
+        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
+        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
+        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9982,51 +9982,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stykem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
+        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11522,51 +11522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
+        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12380,51 +12380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
+        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14288,51 +14288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
+        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14749,84 +14749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Unie kosmetiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.5.2026 18:59:01</w:t>
+        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CA68A99"/>
+    <w:nsid w:val="344C3A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14912,51 +14912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08261FD5"/>
+    <w:nsid w:val="47FDB42F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>