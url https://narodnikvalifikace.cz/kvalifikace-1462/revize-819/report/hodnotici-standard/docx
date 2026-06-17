--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54214A61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54214A61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54214A61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49BA6826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49BA6826" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49BA6826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
+        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
+        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
+        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9982,51 +9982,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stykem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
+        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11522,51 +11522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
+        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12380,51 +12380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
+        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14288,51 +14288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
+        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14749,84 +14749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Unie kosmetiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.5.2026 3:22:02</w:t>
+        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="344C3A51"/>
+    <w:nsid w:val="7C0D1EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14912,51 +14912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47FDB42F"/>
+    <w:nsid w:val="0DCFD27E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>