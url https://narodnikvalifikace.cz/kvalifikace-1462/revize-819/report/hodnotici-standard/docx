--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49BA6826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49BA6826" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49BA6826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F5CC649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F5CC649" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F5CC649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
+        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
+        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
+        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9982,51 +9982,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stykem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
+        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11522,51 +11522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
+        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12380,51 +12380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
+        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14288,51 +14288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
+        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14749,84 +14749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Unie kosmetiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 17.6.2026 12:50:45</w:t>
+        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C0D1EE5"/>
+    <w:nsid w:val="0E3061C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14912,51 +14912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DCFD27E"/>
+    <w:nsid w:val="734CF812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>