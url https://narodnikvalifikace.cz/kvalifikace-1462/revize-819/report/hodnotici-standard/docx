--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F5CC649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F5CC649" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F5CC649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33EBEEA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33EBEEA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33EBEEA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
+        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
+        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
+        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9982,51 +9982,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stykem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
+        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11522,51 +11522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
+        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12380,51 +12380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
+        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14288,51 +14288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
+        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14749,84 +14749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Unie kosmetiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 16:19:01</w:t>
+        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E3061C8"/>
+    <w:nsid w:val="1F4EA942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14912,51 +14912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="734CF812"/>
+    <w:nsid w:val="18178CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>