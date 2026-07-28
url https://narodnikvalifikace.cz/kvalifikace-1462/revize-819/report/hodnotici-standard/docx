--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33EBEEA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33EBEEA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33EBEEA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDC20071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDC20071" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDC20071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
+        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
+        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
+        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9982,51 +9982,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stykem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
+        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11522,51 +11522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
+        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12380,51 +12380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
+        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14288,51 +14288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
+        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14749,84 +14749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Unie kosmetiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 7.7.2026 17:38:12</w:t>
+        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F4EA942"/>
+    <w:nsid w:val="4C2F0517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14912,51 +14912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18178CDD"/>
+    <w:nsid w:val="4D2B9755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>