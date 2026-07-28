--- v6 (2026-07-28)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDC20071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDC20071" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDC20071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79D70E87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79D70E87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79D70E87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
+        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
+        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
+        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9982,51 +9982,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stykem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
+        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11522,51 +11522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
+        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12380,51 +12380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
+        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14288,51 +14288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
+        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14749,84 +14749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Unie kosmetiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 17:16:56</w:t>
+        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C2F0517"/>
+    <w:nsid w:val="62144BDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14912,51 +14912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D2B9755"/>
+    <w:nsid w:val="71ED8FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>