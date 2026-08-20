--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79D70E87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79D70E87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79D70E87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62C6C1D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62C6C1D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62C6C1D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
+        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
+        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
+        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9982,51 +9982,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stykem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
+        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11522,51 +11522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
+        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12380,51 +12380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
+        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14288,51 +14288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
+        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14749,84 +14749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Unie kosmetiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 28.7.2026 18:34:51</w:t>
+        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62144BDE"/>
+    <w:nsid w:val="52EC33CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14912,51 +14912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71ED8FDA"/>
+    <w:nsid w:val="686432AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>