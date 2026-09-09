--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62C6C1D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62C6C1D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62C6C1D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24F61B8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24F61B8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24F61B8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
+        <w:t>Piercér, 9.9.2026 21:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
+        <w:t>Piercér, 9.9.2026 21:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2114,51 +2114,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
+        <w:t>Piercér, 9.9.2026 21:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9982,51 +9982,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stykem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
+        <w:t>Piercér, 9.9.2026 21:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11522,51 +11522,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
+        <w:t>Piercér, 9.9.2026 21:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12380,51 +12380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zdravotnictví, www.mzcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
+        <w:t>Piercér, 9.9.2026 21:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14288,51 +14288,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
+        <w:t>Piercér, 9.9.2026 21:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14749,84 +14749,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Unie kosmetiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Piercér, 20.8.2026 18:59:41</w:t>
+        <w:t>Piercér, 9.9.2026 21:39:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52EC33CA"/>
+    <w:nsid w:val="0A67A704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14912,51 +14912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="686432AB"/>
+    <w:nsid w:val="4736A330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>