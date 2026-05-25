--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R503FD6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR503FD6F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR503FD6F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R592D44BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR592D44BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR592D44BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 29.4.2026 6:30:29</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 25.5.2026 9:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1328,51 +1328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 29.4.2026 6:30:29</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 25.5.2026 9:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>