--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R592D44BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR592D44BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR592D44BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14102FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14102FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14102FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 25.5.2026 9:53:04</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 15.6.2026 2:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1328,51 +1328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 25.5.2026 9:53:04</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 15.6.2026 2:49:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>