--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14102FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14102FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14102FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23C8D30F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23C8D30F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23C8D30F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 15.6.2026 2:49:48</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 7.7.2026 14:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1328,51 +1328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 15.6.2026 2:49:48</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 7.7.2026 14:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>