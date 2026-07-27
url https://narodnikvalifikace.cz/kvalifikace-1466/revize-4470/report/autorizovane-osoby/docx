--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23C8D30F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23C8D30F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23C8D30F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F64DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F64DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F64DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 7.7.2026 14:10:12</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 27.7.2026 16:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1328,51 +1328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 7.7.2026 14:10:12</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 27.7.2026 16:10:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>