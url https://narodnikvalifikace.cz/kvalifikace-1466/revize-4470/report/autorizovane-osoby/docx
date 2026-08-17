--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31F64DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31F64DF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31F64DF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5720BC6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5720BC6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5720BC6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 27.7.2026 16:10:54</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 17.8.2026 22:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1328,51 +1328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 27.7.2026 16:10:54</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 17.8.2026 22:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>