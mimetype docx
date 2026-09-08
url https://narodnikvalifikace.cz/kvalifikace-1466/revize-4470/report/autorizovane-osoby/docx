--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5720BC6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5720BC6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5720BC6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R216A9A63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR216A9A63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR216A9A63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 17.8.2026 22:29:35</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 8.9.2026 9:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -615,764 +615,818 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3411"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiráskova 692, 68771 Bojkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3971"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4027"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Český průmyslový institut vzdělávání s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ve Žlíbku 2483/73, 19300 Praha 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Ing. Fojt Václav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dělnická 329, 54101 Trutnov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4974"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5030"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Honsa Jan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3971"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4974"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělnická 329, 54101 Trutnov</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Leskovec 20, 74720 Březová</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Bohuslavice u Zlína 188, 76351 Bohuslavice u Zlína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5360"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5416"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesy České republiky, s.p.</w:t>
+        <w:t>Kubját Miroslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5360"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5416"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přemyslova 1106/19, 50008 Hradec Králové</w:t>
+        <w:t>Bohuslavice u Zlína 188, 76351 Bohuslavice u Zlína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Petra Felgrová, kurzy-pily s.r.o.</w:t>
+        <w:t>Lesy České republiky, s.p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>U krbu 1434/13, 10000 Praha 10</w:t>
+        <w:t>Přemyslova 1106/19, 50008 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6649"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sacký Miroslav</w:t>
+        <w:t>Petra Felgrová, kurzy-pily s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6649"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>U krbu 1434/13, 10000 Praha 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sacký Miroslav</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Komenského 164, 51251 Lomnice nad Popelkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Sommer David</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pitínská  929, 68771 Bojkovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8212"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Sommer David</w:t>
+        <w:t>Střední lesnická škola, Hranice, Jurikova 588</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8212"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pitínská  929, 68771 Bojkovice</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Jurikova 588, 75301 Hranice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Opavská 55/8, 78501 Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8597"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8653"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola Nové Město na Moravě</w:t>
+        <w:t>Střední odborná škola lesnická a strojírenská Šternberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8597"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8653"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Opavská 55/8, 78501 Šternberk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9214"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9270"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Nové Město na Moravě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9214"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9270"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Bělisko 295, 59231 Nové Město na Moravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9830"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9886"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hospodářská a lesnická, Frýdlant, Bělíkova 1387, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9830"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9886"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bělíkova 1387, 46401 Frýdlant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9214"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10216"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9270"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10272"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola hospodářská a lesnická, Frýdlant, Bělíkova 1387, příspěvková organizace</w:t>
+        <w:t>Ing. Tipmann Lubomír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9214"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10216"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9270"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10272"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bělíkova 1387, 46401 Frýdlant</w:t>
+        <w:t>Na Hampuši 93, 41723 Košťany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9600"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9656"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Tipmann Lubomír</w:t>
+        <w:t>Vyšší odborná škola lesnická a Střední lesnická škola Bedřicha Schwarzenberga, Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9600"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9656"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžař/těžařka dříví motomanuální, 17.8.2026 22:29:35</w:t>
+        <w:t>Těžař/těžařka dříví motomanuální, 8.9.2026 9:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>