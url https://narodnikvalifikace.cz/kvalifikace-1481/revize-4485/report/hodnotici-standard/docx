--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2720FA61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2720FA61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2720FA61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72C6E2C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72C6E2C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72C6E2C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3041,51 +3041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4154,51 +4154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5213,51 +5213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14628,51 +14628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18922,51 +18922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19898,51 +19898,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22310,51 +22310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22623,51 +22623,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23364,84 +23364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VRBA, s.r.o., Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.4.2026 3:38:45</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B747FC2"/>
+    <w:nsid w:val="6CC3E05D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23527,51 +23527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FFCFDBA"/>
+    <w:nsid w:val="75AF0A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>