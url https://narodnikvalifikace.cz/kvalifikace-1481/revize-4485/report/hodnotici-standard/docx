--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72C6E2C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72C6E2C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72C6E2C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R394658AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR394658AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR394658AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3041,51 +3041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4154,51 +4154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5213,51 +5213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14628,51 +14628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18922,51 +18922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19898,51 +19898,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22310,51 +22310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22623,51 +22623,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23364,84 +23364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VRBA, s.r.o., Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.5.2026 20:12:19</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CC3E05D"/>
+    <w:nsid w:val="259A52D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23527,51 +23527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75AF0A6F"/>
+    <w:nsid w:val="3358B697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>