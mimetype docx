--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R394658AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR394658AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR394658AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA8873D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA8873D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA8873D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1008,68 +1008,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10932"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2064,68 +2064,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3030,68 +3030,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11673"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4143,68 +4143,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12986"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5202,68 +5202,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12828"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -14617,68 +14617,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -18911,68 +18911,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:06</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -19887,68 +19887,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:07</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -22299,68 +22299,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:07</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -22612,68 +22612,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:07</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -23353,95 +23353,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VRBA, s.r.o., Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.5.2026 5:57:07</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="259A52D3"/>
+    <w:nsid w:val="5045CA38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23527,51 +23527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3358B697"/>
+    <w:nsid w:val="5A6786EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>