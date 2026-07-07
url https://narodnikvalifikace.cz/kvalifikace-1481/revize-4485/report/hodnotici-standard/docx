--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA8873D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA8873D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA8873D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3604C877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3604C877" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3604C877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1008,68 +1008,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10932"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2064,68 +2064,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3030,68 +3030,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11673"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4143,68 +4143,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12986"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5202,68 +5202,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12828"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -14617,68 +14617,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -18911,68 +18911,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -19887,68 +19887,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -22299,68 +22299,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -22612,68 +22612,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -23353,95 +23353,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VRBA, s.r.o., Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 17.6.2026 15:58:33</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5045CA38"/>
+    <w:nsid w:val="24491657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23527,51 +23527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A6786EB"/>
+    <w:nsid w:val="7CC8EF33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>