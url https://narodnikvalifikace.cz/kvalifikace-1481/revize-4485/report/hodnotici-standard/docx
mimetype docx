--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3604C877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3604C877" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3604C877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R653DFCAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR653DFCAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR653DFCAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3041,51 +3041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4154,51 +4154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5213,51 +5213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14628,51 +14628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18922,51 +18922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19898,51 +19898,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22310,51 +22310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22623,51 +22623,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23364,84 +23364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VRBA, s.r.o., Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 17:59:59</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24491657"/>
+    <w:nsid w:val="2B20FD78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23527,51 +23527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CC8EF33"/>
+    <w:nsid w:val="72C1386E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>