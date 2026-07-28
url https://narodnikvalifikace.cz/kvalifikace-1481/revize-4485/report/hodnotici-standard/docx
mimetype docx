--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R653DFCAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR653DFCAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR653DFCAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A56DEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A56DEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A56DEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1008,68 +1008,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10932"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2064,68 +2064,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3030,68 +3030,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11673"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4143,68 +4143,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12986"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5202,68 +5202,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12828"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -14617,68 +14617,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -18911,68 +18911,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -19887,68 +19887,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -22299,68 +22299,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -22612,68 +22612,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -23353,95 +23353,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VRBA, s.r.o., Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 7.7.2026 19:11:16</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B20FD78"/>
+    <w:nsid w:val="39EACF82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23527,51 +23527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72C1386E"/>
+    <w:nsid w:val="05A972B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>