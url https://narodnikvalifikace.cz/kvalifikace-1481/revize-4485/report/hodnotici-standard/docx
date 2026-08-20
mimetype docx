--- v6 (2026-07-28)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A56DEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A56DEC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A56DEC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20907786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20907786" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20907786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3041,51 +3041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4154,51 +4154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5213,51 +5213,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14628,51 +14628,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18922,51 +18922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19898,51 +19898,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22310,51 +22310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22623,51 +22623,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23364,84 +23364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VRBA, s.r.o., Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 28.7.2026 18:10:26</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39EACF82"/>
+    <w:nsid w:val="73084A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23527,51 +23527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05A972B8"/>
+    <w:nsid w:val="2945B201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>