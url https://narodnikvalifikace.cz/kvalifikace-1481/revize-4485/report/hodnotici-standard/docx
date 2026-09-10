--- v7 (2026-08-20)
+++ v8 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20907786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20907786" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20907786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FD115DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FD115DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FD115DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1008,68 +1008,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10932"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2064,68 +2064,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3030,68 +3030,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11673"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4143,68 +4143,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12986"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5202,68 +5202,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12828"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -14617,68 +14617,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -18911,68 +18911,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -19887,68 +19887,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -22299,68 +22299,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -22612,68 +22612,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -23353,95 +23353,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VRBA, s.r.o., Blansko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 20.8.2026 19:14:10</w:t>
+        <w:t>Topenář montér / topenářka montérka kamen na biomasu s teplovodním výměníkem, 10.9.2026 2:14:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73084A1D"/>
+    <w:nsid w:val="0460AE82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23527,51 +23527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2945B201"/>
+    <w:nsid w:val="194F45A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>