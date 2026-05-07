--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75B78771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75B78771" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75B78771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3160CCF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3160CCF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3160CCF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.4.2026 3:26:15</w:t>
+        <w:t>Barman, 7.5.2026 18:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.4.2026 3:26:15</w:t>
+        <w:t>Barman, 7.5.2026 18:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.4.2026 3:26:15</w:t>
+        <w:t>Barman, 7.5.2026 18:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.4.2026 3:26:15</w:t>
+        <w:t>Barman, 7.5.2026 18:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.4.2026 3:26:15</w:t>
+        <w:t>Barman, 7.5.2026 18:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.4.2026 3:26:15</w:t>
+        <w:t>Barman, 7.5.2026 18:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.4.2026 3:26:15</w:t>
+        <w:t>Barman, 7.5.2026 18:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.4.2026 3:26:15</w:t>
+        <w:t>Barman, 7.5.2026 18:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EF5D21F"/>
+    <w:nsid w:val="0799A891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="146CF263"/>
+    <w:nsid w:val="505A4EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>