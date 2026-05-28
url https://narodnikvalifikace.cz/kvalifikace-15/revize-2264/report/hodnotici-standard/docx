--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3160CCF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3160CCF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3160CCF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65B63A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65B63A39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65B63A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.5.2026 18:54:33</w:t>
+        <w:t>Barman, 28.5.2026 2:23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.5.2026 18:54:33</w:t>
+        <w:t>Barman, 28.5.2026 2:23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.5.2026 18:54:33</w:t>
+        <w:t>Barman, 28.5.2026 2:23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.5.2026 18:54:33</w:t>
+        <w:t>Barman, 28.5.2026 2:23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.5.2026 18:54:33</w:t>
+        <w:t>Barman, 28.5.2026 2:23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.5.2026 18:54:33</w:t>
+        <w:t>Barman, 28.5.2026 2:23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.5.2026 18:54:33</w:t>
+        <w:t>Barman, 28.5.2026 2:23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.5.2026 18:54:33</w:t>
+        <w:t>Barman, 28.5.2026 2:23:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0799A891"/>
+    <w:nsid w:val="6FC75B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="505A4EB4"/>
+    <w:nsid w:val="75E28E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>