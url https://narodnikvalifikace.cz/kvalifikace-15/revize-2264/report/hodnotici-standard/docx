--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65B63A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65B63A39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65B63A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44C8BA1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44C8BA1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44C8BA1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 2:23:55</w:t>
+        <w:t>Barman, 28.5.2026 3:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 2:23:55</w:t>
+        <w:t>Barman, 28.5.2026 3:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 2:23:55</w:t>
+        <w:t>Barman, 28.5.2026 3:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 2:23:55</w:t>
+        <w:t>Barman, 28.5.2026 3:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 2:23:55</w:t>
+        <w:t>Barman, 28.5.2026 3:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 2:23:55</w:t>
+        <w:t>Barman, 28.5.2026 3:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 2:23:55</w:t>
+        <w:t>Barman, 28.5.2026 3:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 2:23:55</w:t>
+        <w:t>Barman, 28.5.2026 3:29:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FC75B5D"/>
+    <w:nsid w:val="34A3D190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E28E99"/>
+    <w:nsid w:val="11CA6827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>