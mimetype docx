--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44C8BA1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44C8BA1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44C8BA1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19E9A339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19E9A339" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19E9A339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 3:29:35</w:t>
+        <w:t>Barman, 17.6.2026 12:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 3:29:35</w:t>
+        <w:t>Barman, 17.6.2026 12:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 3:29:35</w:t>
+        <w:t>Barman, 17.6.2026 12:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 3:29:35</w:t>
+        <w:t>Barman, 17.6.2026 12:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 3:29:35</w:t>
+        <w:t>Barman, 17.6.2026 12:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 3:29:35</w:t>
+        <w:t>Barman, 17.6.2026 12:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 3:29:35</w:t>
+        <w:t>Barman, 17.6.2026 12:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 28.5.2026 3:29:35</w:t>
+        <w:t>Barman, 17.6.2026 12:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34A3D190"/>
+    <w:nsid w:val="3AA9E1BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11CA6827"/>
+    <w:nsid w:val="74125048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>