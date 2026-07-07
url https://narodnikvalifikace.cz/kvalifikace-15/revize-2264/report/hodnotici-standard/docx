--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19E9A339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19E9A339" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19E9A339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A496D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A496D76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A496D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.6.2026 12:47:24</w:t>
+        <w:t>Barman, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.6.2026 12:47:24</w:t>
+        <w:t>Barman, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.6.2026 12:47:24</w:t>
+        <w:t>Barman, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.6.2026 12:47:24</w:t>
+        <w:t>Barman, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.6.2026 12:47:24</w:t>
+        <w:t>Barman, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.6.2026 12:47:24</w:t>
+        <w:t>Barman, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.6.2026 12:47:24</w:t>
+        <w:t>Barman, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.6.2026 12:47:24</w:t>
+        <w:t>Barman, 7.7.2026 18:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AA9E1BE"/>
+    <w:nsid w:val="625A125C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74125048"/>
+    <w:nsid w:val="1BBFC733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>