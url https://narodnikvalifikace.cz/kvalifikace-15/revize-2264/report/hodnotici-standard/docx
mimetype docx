--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A496D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A496D76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A496D76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E47C08B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E47C08B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E47C08B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 18:50:08</w:t>
+        <w:t>Barman, 7.7.2026 20:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 18:50:08</w:t>
+        <w:t>Barman, 7.7.2026 20:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 18:50:08</w:t>
+        <w:t>Barman, 7.7.2026 20:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 18:50:08</w:t>
+        <w:t>Barman, 7.7.2026 20:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 18:50:08</w:t>
+        <w:t>Barman, 7.7.2026 20:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 18:50:08</w:t>
+        <w:t>Barman, 7.7.2026 20:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 18:50:08</w:t>
+        <w:t>Barman, 7.7.2026 20:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 18:50:08</w:t>
+        <w:t>Barman, 7.7.2026 20:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="625A125C"/>
+    <w:nsid w:val="193A3B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BBFC733"/>
+    <w:nsid w:val="7DD6A82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>