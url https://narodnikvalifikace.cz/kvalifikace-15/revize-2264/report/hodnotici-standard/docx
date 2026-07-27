--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E47C08B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E47C08B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E47C08B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6350488C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6350488C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6350488C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 20:25:15</w:t>
+        <w:t>Barman, 27.7.2026 22:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 20:25:15</w:t>
+        <w:t>Barman, 27.7.2026 22:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 20:25:15</w:t>
+        <w:t>Barman, 27.7.2026 22:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 20:25:15</w:t>
+        <w:t>Barman, 27.7.2026 22:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 20:25:15</w:t>
+        <w:t>Barman, 27.7.2026 22:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 20:25:15</w:t>
+        <w:t>Barman, 27.7.2026 22:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 20:25:15</w:t>
+        <w:t>Barman, 27.7.2026 22:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 7.7.2026 20:25:15</w:t>
+        <w:t>Barman, 27.7.2026 22:39:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="193A3B0C"/>
+    <w:nsid w:val="0F584AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DD6A82F"/>
+    <w:nsid w:val="354DA22B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>