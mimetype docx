--- v7 (2026-07-27)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6350488C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6350488C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6350488C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E78B8C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E78B8C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E78B8C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 22:39:44</w:t>
+        <w:t>Barman, 27.7.2026 23:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 22:39:44</w:t>
+        <w:t>Barman, 27.7.2026 23:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 22:39:44</w:t>
+        <w:t>Barman, 27.7.2026 23:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 22:39:44</w:t>
+        <w:t>Barman, 27.7.2026 23:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 22:39:44</w:t>
+        <w:t>Barman, 27.7.2026 23:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 22:39:44</w:t>
+        <w:t>Barman, 27.7.2026 23:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 22:39:44</w:t>
+        <w:t>Barman, 27.7.2026 23:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 22:39:44</w:t>
+        <w:t>Barman, 27.7.2026 23:57:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F584AE5"/>
+    <w:nsid w:val="09CF0F49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="354DA22B"/>
+    <w:nsid w:val="08928E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>