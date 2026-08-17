--- v8 (2026-07-27)
+++ v9 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E78B8C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E78B8C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E78B8C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66C4F925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66C4F925" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66C4F925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 23:57:16</w:t>
+        <w:t>Barman, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 23:57:16</w:t>
+        <w:t>Barman, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 23:57:16</w:t>
+        <w:t>Barman, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 23:57:16</w:t>
+        <w:t>Barman, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 23:57:16</w:t>
+        <w:t>Barman, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 23:57:16</w:t>
+        <w:t>Barman, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 23:57:16</w:t>
+        <w:t>Barman, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 27.7.2026 23:57:16</w:t>
+        <w:t>Barman, 17.8.2026 16:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09CF0F49"/>
+    <w:nsid w:val="1309C2AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08928E60"/>
+    <w:nsid w:val="2192C970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>