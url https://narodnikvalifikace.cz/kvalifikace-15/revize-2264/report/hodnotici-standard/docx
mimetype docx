--- v9 (2026-08-17)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66C4F925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66C4F925" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66C4F925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C7C9590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C7C9590" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C7C9590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.8.2026 16:30:46</w:t>
+        <w:t>Barman, 8.9.2026 7:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.8.2026 16:30:46</w:t>
+        <w:t>Barman, 8.9.2026 7:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.8.2026 16:30:46</w:t>
+        <w:t>Barman, 8.9.2026 7:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.8.2026 16:30:46</w:t>
+        <w:t>Barman, 8.9.2026 7:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.8.2026 16:30:46</w:t>
+        <w:t>Barman, 8.9.2026 7:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.8.2026 16:30:46</w:t>
+        <w:t>Barman, 8.9.2026 7:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.8.2026 16:30:46</w:t>
+        <w:t>Barman, 8.9.2026 7:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 17.8.2026 16:30:46</w:t>
+        <w:t>Barman, 8.9.2026 7:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1309C2AF"/>
+    <w:nsid w:val="59BBDEBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2192C970"/>
+    <w:nsid w:val="15DAF7EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>