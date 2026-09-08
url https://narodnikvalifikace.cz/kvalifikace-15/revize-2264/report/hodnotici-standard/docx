--- v10 (2026-09-08)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C7C9590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C7C9590" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C7C9590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R658C2CEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR658C2CEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR658C2CEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 8.9.2026 7:38:42</w:t>
+        <w:t>Barman, 8.9.2026 8:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 8.9.2026 7:38:42</w:t>
+        <w:t>Barman, 8.9.2026 8:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 8.9.2026 7:38:42</w:t>
+        <w:t>Barman, 8.9.2026 8:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 8.9.2026 7:38:42</w:t>
+        <w:t>Barman, 8.9.2026 8:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5554,51 +5554,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 8.9.2026 7:38:42</w:t>
+        <w:t>Barman, 8.9.2026 8:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,51 +7061,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 8.9.2026 7:38:42</w:t>
+        <w:t>Barman, 8.9.2026 8:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7430,51 +7430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 8.9.2026 7:38:42</w:t>
+        <w:t>Barman, 8.9.2026 8:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8115,84 +8115,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman, 8.9.2026 7:38:42</w:t>
+        <w:t>Barman, 8.9.2026 8:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59BBDEBC"/>
+    <w:nsid w:val="1FC3EA03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8278,51 +8278,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15DAF7EE"/>
+    <w:nsid w:val="4C329E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>