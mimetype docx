--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R474A4C23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR474A4C23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR474A4C23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A912BD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A912BD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A912BD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.4.2026 4:36:17</w:t>
+        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.4.2026 4:36:17</w:t>
+        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.4.2026 4:36:17</w:t>
+        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.4.2026 4:36:17</w:t>
+        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.4.2026 4:36:17</w:t>
+        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.4.2026 4:36:17</w:t>
+        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.4.2026 4:36:17</w:t>
+        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.4.2026 4:36:17</w:t>
+        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55F4ADF9"/>
+    <w:nsid w:val="66CDBD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F9FB649"/>
+    <w:nsid w:val="7C8569E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="759E47FD"/>
+    <w:nsid w:val="0BC8B93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="187BD00D"/>
+    <w:nsid w:val="086466D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>