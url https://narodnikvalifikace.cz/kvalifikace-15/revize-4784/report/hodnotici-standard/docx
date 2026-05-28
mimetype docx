--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A912BD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A912BD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A912BD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57E0A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57E0A0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57E0A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
+        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
+        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
+        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
+        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
+        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
+        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
+        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.5.2026 18:58:11</w:t>
+        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66CDBD0A"/>
+    <w:nsid w:val="23FA11ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C8569E9"/>
+    <w:nsid w:val="4398E0D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BC8B93B"/>
+    <w:nsid w:val="58B82A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="086466D0"/>
+    <w:nsid w:val="4B21BDAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>