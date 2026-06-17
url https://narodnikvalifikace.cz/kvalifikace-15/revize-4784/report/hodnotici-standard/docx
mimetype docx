--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57E0A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57E0A0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57E0A0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6191DB9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6191DB9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6191DB9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.5.2026 3:34:00</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23FA11ED"/>
+    <w:nsid w:val="56BF9027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4398E0D8"/>
+    <w:nsid w:val="21DA510D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58B82A5B"/>
+    <w:nsid w:val="55B72D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B21BDAB"/>
+    <w:nsid w:val="1F7E6A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>