--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6191DB9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6191DB9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6191DB9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1486A4C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1486A4C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1486A4C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 14:22:40</w:t>
+        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56BF9027"/>
+    <w:nsid w:val="54CA7490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21DA510D"/>
+    <w:nsid w:val="4B7FC520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55B72D1D"/>
+    <w:nsid w:val="0BD46176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F7E6A7F"/>
+    <w:nsid w:val="2B59D076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>