--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1486A4C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1486A4C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1486A4C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A08F9A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A08F9A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A08F9A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
+        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
+        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
+        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
+        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
+        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
+        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
+        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.6.2026 16:12:16</w:t>
+        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54CA7490"/>
+    <w:nsid w:val="1CA914C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B7FC520"/>
+    <w:nsid w:val="2D9206D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BD46176"/>
+    <w:nsid w:val="208D33D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B59D076"/>
+    <w:nsid w:val="7F367F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>