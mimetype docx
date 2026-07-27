--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A08F9A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A08F9A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A08F9A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E2D3E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E2D3E9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E2D3E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
+        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
+        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
+        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
+        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
+        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
+        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
+        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 7.7.2026 20:25:28</w:t>
+        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CA914C5"/>
+    <w:nsid w:val="6CD66800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D9206D1"/>
+    <w:nsid w:val="347AEA0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="208D33D3"/>
+    <w:nsid w:val="309E465C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F367F60"/>
+    <w:nsid w:val="2AAF4B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>