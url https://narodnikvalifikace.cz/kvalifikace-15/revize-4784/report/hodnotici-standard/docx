--- v6 (2026-07-27)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E2D3E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E2D3E9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E2D3E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BA2CAD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BA2CAD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BA2CAD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
+        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
+        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
+        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
+        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
+        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
+        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
+        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 27.7.2026 23:42:42</w:t>
+        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CD66800"/>
+    <w:nsid w:val="77ED1F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="347AEA0D"/>
+    <w:nsid w:val="79259246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="309E465C"/>
+    <w:nsid w:val="0DF96857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AAF4B02"/>
+    <w:nsid w:val="3170D86F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>