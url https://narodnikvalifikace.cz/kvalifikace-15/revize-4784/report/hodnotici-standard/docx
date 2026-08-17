--- v7 (2026-07-27)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BA2CAD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BA2CAD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BA2CAD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A3B391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A3B391" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A3B391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
+        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
+        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
+        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
+        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
+        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
+        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
+        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 28.7.2026 0:58:44</w:t>
+        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77ED1F5B"/>
+    <w:nsid w:val="4693DB76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79259246"/>
+    <w:nsid w:val="47DDB53B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DF96857"/>
+    <w:nsid w:val="62DA368B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3170D86F"/>
+    <w:nsid w:val="123D1756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>