--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A3B391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A3B391" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A3B391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R355D2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR355D2038" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR355D2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 17.8.2026 17:24:38</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4693DB76"/>
+    <w:nsid w:val="2E1BE365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47DDB53B"/>
+    <w:nsid w:val="4A1D5293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62DA368B"/>
+    <w:nsid w:val="4E6AA4B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="123D1756"/>
+    <w:nsid w:val="36C35450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>