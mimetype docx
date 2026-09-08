--- v9 (2026-09-08)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R355D2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR355D2038" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR355D2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D1CB460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D1CB460" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D1CB460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 9:44:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2433,51 +2433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 9:44:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3938,51 +3938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 9:44:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4585,51 +4585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 9:44:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6454,51 +6454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 9:44:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 9:44:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9097,51 +9097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 9:44:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9670,84 +9670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>In Catering Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Barman/barmanka, 8.9.2026 8:44:01</w:t>
+        <w:t>Barman/barmanka, 8.9.2026 9:44:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E1BE365"/>
+    <w:nsid w:val="2C3D5181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9833,51 +9833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A1D5293"/>
+    <w:nsid w:val="54B4A1AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9963,51 +9963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E6AA4B3"/>
+    <w:nsid w:val="33D7CCF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10093,51 +10093,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36C35450"/>
+    <w:nsid w:val="634966AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>