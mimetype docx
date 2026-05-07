--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36B34DD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36B34DD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36B34DD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E6B9330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E6B9330" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E6B9330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 2:08:52</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 2:08:52</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 2:08:52</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 2:08:52</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 2:08:52</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 2:08:52</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 2:08:52</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="563DFE09"/>
+    <w:nsid w:val="3D30139B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="448B792B"/>
+    <w:nsid w:val="54DAC48F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1063A0CF"/>
+    <w:nsid w:val="04AFF3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>