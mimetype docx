--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E6B9330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E6B9330" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E6B9330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5850CF10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5850CF10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5850CF10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:03:31</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D30139B"/>
+    <w:nsid w:val="305181C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54DAC48F"/>
+    <w:nsid w:val="09174D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04AFF3D1"/>
+    <w:nsid w:val="64D11D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>