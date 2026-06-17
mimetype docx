--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5850CF10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5850CF10" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5850CF10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3078FBDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3078FBDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3078FBDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:00</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="305181C8"/>
+    <w:nsid w:val="435943A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09174D6C"/>
+    <w:nsid w:val="6EA08C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64D11D91"/>
+    <w:nsid w:val="07BCA11D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>