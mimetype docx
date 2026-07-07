--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3078FBDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3078FBDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3078FBDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2831B75E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2831B75E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2831B75E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 13:32:38</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="435943A5"/>
+    <w:nsid w:val="62BCA0CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EA08C02"/>
+    <w:nsid w:val="6A574168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07BCA11D"/>
+    <w:nsid w:val="0394AD4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>