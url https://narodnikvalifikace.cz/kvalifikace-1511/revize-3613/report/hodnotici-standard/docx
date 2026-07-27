--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2831B75E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2831B75E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2831B75E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E5F4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E5F4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E5F4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 16:18:09</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62BCA0CB"/>
+    <w:nsid w:val="7417CD2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A574168"/>
+    <w:nsid w:val="3744C671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0394AD4B"/>
+    <w:nsid w:val="3004710F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>