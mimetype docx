--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E5F4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E5F4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E5F4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D551308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D551308" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D551308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 1:24:19</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7417CD2A"/>
+    <w:nsid w:val="261E764D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3744C671"/>
+    <w:nsid w:val="41916647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3004710F"/>
+    <w:nsid w:val="0E2976A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>