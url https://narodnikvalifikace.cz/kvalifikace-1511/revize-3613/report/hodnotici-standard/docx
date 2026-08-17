--- v6 (2026-08-17)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D551308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D551308" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D551308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BE0853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BE0853" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BE0853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 20:21:45</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="261E764D"/>
+    <w:nsid w:val="0B2B45A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41916647"/>
+    <w:nsid w:val="4227F4C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E2976A3"/>
+    <w:nsid w:val="7E0FDD79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>