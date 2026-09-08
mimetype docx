--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BE0853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BE0853" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BE0853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C330B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C330B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C330B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 27.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:02:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:02:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:02:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4062,51 +4062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:02:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5283,51 +5283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:02:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6198,51 +6198,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:02:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6771,84 +6771,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:15:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:02:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B2B45A6"/>
+    <w:nsid w:val="4C04B9D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6934,51 +6934,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4227F4C7"/>
+    <w:nsid w:val="1FBFA672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7064,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E0FDD79"/>
+    <w:nsid w:val="335A17B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>