--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A2702CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A2702CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A2702CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C14668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C14668" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C14668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 6:06:36</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 6:06:36</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 6:06:36</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11491,51 +11491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 6:06:36</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17462,51 +17462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 6:06:36</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18966,51 +18966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 6:06:36</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19539,84 +19539,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.4.2026 6:06:36</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A3C2F75"/>
+    <w:nsid w:val="5B6E32B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19702,51 +19702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FF906AF"/>
+    <w:nsid w:val="3B9C0C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19832,51 +19832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C07808F"/>
+    <w:nsid w:val="530D3E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19962,51 +19962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DDD6DF4"/>
+    <w:nsid w:val="7E379CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>