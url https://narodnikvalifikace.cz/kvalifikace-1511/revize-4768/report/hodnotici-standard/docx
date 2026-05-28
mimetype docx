--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C14668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C14668" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C14668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R635E1F50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR635E1F50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR635E1F50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11491,51 +11491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17462,51 +17462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18966,51 +18966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19539,84 +19539,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.5.2026 19:59:22</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B6E32B3"/>
+    <w:nsid w:val="4559C32E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19702,51 +19702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B9C0C55"/>
+    <w:nsid w:val="71962059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19832,51 +19832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="530D3E3F"/>
+    <w:nsid w:val="3CB89D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19962,51 +19962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E379CD1"/>
+    <w:nsid w:val="255207B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>