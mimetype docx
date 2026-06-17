--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R635E1F50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR635E1F50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR635E1F50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42D7D90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42D7D90B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42D7D90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11491,51 +11491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17462,51 +17462,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18966,51 +18966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19539,84 +19539,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.5.2026 4:36:50</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4559C32E"/>
+    <w:nsid w:val="7F10C63E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19702,51 +19702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71962059"/>
+    <w:nsid w:val="28F7F4F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19832,51 +19832,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CB89D5D"/>
+    <w:nsid w:val="6216F217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19962,51 +19962,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="255207B0"/>
+    <w:nsid w:val="1080BE7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>