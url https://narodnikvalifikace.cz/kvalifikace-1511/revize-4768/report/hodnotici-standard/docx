--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42D7D90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42D7D90B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42D7D90B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BB833A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BB833A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BB833A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,63 +204,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Právo, právní a veřejnosprávní činnost (kód: 68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -641,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11491,51 +11484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17462,51 +17455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18966,51 +18959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:43</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19539,84 +19532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.6.2026 15:12:43</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F10C63E"/>
+    <w:nsid w:val="32A95162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19702,51 +19695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28F7F4F0"/>
+    <w:nsid w:val="0F4DEC15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19832,51 +19825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6216F217"/>
+    <w:nsid w:val="25FB221C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19962,51 +19955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1080BE7F"/>
+    <w:nsid w:val="43E8FE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>