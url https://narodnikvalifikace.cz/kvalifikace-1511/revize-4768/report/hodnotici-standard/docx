--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BB833A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BB833A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BB833A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60F54980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60F54980" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60F54980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11484,51 +11484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17455,51 +17455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18959,51 +18959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19532,84 +19532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 7.7.2026 17:19:42</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32A95162"/>
+    <w:nsid w:val="3DFFEFE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19695,51 +19695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F4DEC15"/>
+    <w:nsid w:val="21B6618E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19825,51 +19825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25FB221C"/>
+    <w:nsid w:val="71A50D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19955,51 +19955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43E8FE58"/>
+    <w:nsid w:val="67422E76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>