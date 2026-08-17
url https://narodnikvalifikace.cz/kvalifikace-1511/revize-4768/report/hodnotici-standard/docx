--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60F54980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60F54980" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60F54980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76B653B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76B653B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76B653B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11484,51 +11484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17455,51 +17455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18959,51 +18959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19532,84 +19532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DFFEFE2"/>
+    <w:nsid w:val="55891325"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19695,51 +19695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21B6618E"/>
+    <w:nsid w:val="1D5E2543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19825,51 +19825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71A50D70"/>
+    <w:nsid w:val="1E107E52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19955,51 +19955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67422E76"/>
+    <w:nsid w:val="42CB85B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>