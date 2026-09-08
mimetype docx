--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76B653B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76B653B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76B653B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60FD3D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60FD3D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60FD3D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11484,51 +11484,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17455,51 +17455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18959,51 +18959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19532,84 +19532,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 17.8.2026 21:24:32</w:t>
+        <w:t>Detektiv zpravodajský pracovník / detektivka zpravodajská pracovnice, 8.9.2026 9:55:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55891325"/>
+    <w:nsid w:val="0C8287AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19695,51 +19695,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D5E2543"/>
+    <w:nsid w:val="23FF6E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19825,51 +19825,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E107E52"/>
+    <w:nsid w:val="3D836F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19955,51 +19955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42CB85B2"/>
+    <w:nsid w:val="2A9AAF62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>