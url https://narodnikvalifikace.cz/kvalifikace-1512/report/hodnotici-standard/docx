--- v8 (2026-09-10)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFD8BEA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFD8BEA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFD8BEA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A94749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A94749" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A94749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:55</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1649,51 +1649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:55</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2640,51 +2640,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:55</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3199,51 +3199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:55</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4028,51 +4028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:55</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4965,51 +4965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:55</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6314,51 +6314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:55</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6981,51 +6981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:55</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8290,51 +8290,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:56</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9762,51 +9762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 10 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:56</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:56</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10733,84 +10733,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tesco Stores ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 10.9.2026 23:49:56</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27953836"/>
+    <w:nsid w:val="6EB2EBCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10896,51 +10896,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B128DF9"/>
+    <w:nsid w:val="79786FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>