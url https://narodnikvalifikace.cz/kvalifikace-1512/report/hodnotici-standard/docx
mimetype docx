--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A94749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A94749" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A94749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A038EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A038EDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A038EDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,68 +803,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 12</w:t>
+        <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1649,68 +1649,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 12</w:t>
+        <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2640,68 +2640,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 12</w:t>
+        <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3199,68 +3199,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 12</w:t>
+        <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4028,68 +4028,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 12</w:t>
+        <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4965,68 +4965,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 12</w:t>
+        <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6314,68 +6314,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 12</w:t>
+        <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6981,68 +6981,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 12</w:t>
+        <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8290,68 +8290,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnavatelem žadatele o zkoušku nebo statutárním orgánem nebo členem statutárního orgánu nebo zaměstnancem stejného subjektu jako je žadatel o zkoušku ani podnikatel, u kterého žadatel vykonává činnost ostrahy majetku a osob v jiném právním vztahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 12</w:t>
+        <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8426,79 +8426,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6038" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8510,51 +8510,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tyto požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8566,51 +8566,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8625,51 +8625,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v oboru právo nebo bezpečnost + 5 let praxe v koordinaci ostrahy v obchodě a službách, z toho minimálně 1 rok v posledních dvou letech před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8684,51 +8684,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uživatelská dovednost práce s počítačem a internetem (doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8740,51 +8740,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8796,51 +8796,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8848,117 +8848,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8970,51 +8911,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9026,51 +8967,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9082,51 +9023,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9138,51 +9079,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přihlédnout ke stanovisku k odborné způsobilosti žadatele o autorizaci vydanému věcně příslušným profesním společenstvem Hospodářské komory ČR nebo Svazu průmyslu a dopravy ČR ve smyslu § 50 a násl. zákona č. 500/2004 Sb. v platném znění, správní řád.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9194,51 +9135,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizující orgán může přizvat pracovníky profesních společenstev ke kontrole výkonu odborné způsobilosti autorizované osoby v průběhu platnosti autorizace a také správnosti postupu při provádění zkoušek a vydávání osvědčení (viz § 22 písm. e zákona č. 179/2006 Sb. v platném znění a § 2 a 9 zákona č. 552/1991 Sb. v platném znění) a přihlédne k jejich odbornému názoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9250,51 +9191,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7814" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9305,79 +9246,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3474" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10742"/>
+        <w:framePr w:w="10766" w:h="3474" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8419"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10742"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8419"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11083"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8759"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9389,51 +9330,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží čestné prohlášení dokládající soulad jeho materiálních a technických předpokladů pro účely zkoušky s požadavky uvedenými dále. Pokud žadatel o autorizaci bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení autorizace nebo prodloužení platnosti autorizace příslušnou smlouvu umožňující jeho využívání. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11083"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8759"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9445,51 +9386,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11083"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8759"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9501,51 +9442,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba zajistí materiálně-technické zázemí v dále uvedeném rozsahu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11083"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8759"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9557,51 +9498,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkušební místnost vybavenou počítačem s připojením k internetu a data projektorem. Běžné kancelářské vybavení (stůl, židle, lampa, psací prostředky, čistý papír). Soubor 15 případových studií. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11083"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8759"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9613,51 +9554,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11083"/>
+        <w:framePr w:w="10766" w:h="3134" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8759"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9668,79 +9609,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pokud žadatel o vykonání zkoušky navrhne při zkouškách využívat materiálně-technické zázemí jiné organizace, např. cvičný nebo reálný objekt, přiloží k žádosti o zkoušku kopii dokumentu schvalujícího jeho využití, pokud ho sám nevlastní. Současně písemně oznámí zásady bezpečnosti a další nutná omezení při konání zkoušky na tomto zázemí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14443"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12120"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14443"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12120"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14783"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12460"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9750,80 +9691,163 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 10 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13723"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13723"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14064"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut). Zkoušku absolvuje uchazeč v jednom dni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 12</w:t>
+        <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9897,280 +9921,50 @@
                     <pic:cNvPr id="22" name="Picture 22"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...228 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10733,84 +10527,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tesco Stores ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 2.10.2026 2:13:09</w:t>
+        <w:t>Bezpečnostní manažer/manažerka v obchodě a službách, 22.10.2026 8:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 12 z 12</w:t>
+        <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EB2EBCF"/>
+    <w:nsid w:val="4CABB049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10896,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79786FDE"/>
+    <w:nsid w:val="6C4B431D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>