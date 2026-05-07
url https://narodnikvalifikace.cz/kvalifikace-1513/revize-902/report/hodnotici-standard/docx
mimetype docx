--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7689FF32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7689FF32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7689FF32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCFD096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCFD096" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCFD096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6890,51 +6890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podmínkou úspěšné zkoušky je dodržení zásad a pravidel BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9172,51 +9172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10258,51 +10258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10831,84 +10831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 16.4.2026 23:59:26</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06CA65E4"/>
+    <w:nsid w:val="6BBCADDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10994,51 +10994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E6BED5B"/>
+    <w:nsid w:val="23DDB1FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11124,51 +11124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="521136F7"/>
+    <w:nsid w:val="4802AE78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11254,51 +11254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="548852A1"/>
+    <w:nsid w:val="7533CF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>