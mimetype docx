--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCFD096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCFD096" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCFD096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78CDBBD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78CDBBD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78CDBBD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6890,51 +6890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podmínkou úspěšné zkoušky je dodržení zásad a pravidel BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9172,51 +9172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10258,51 +10258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10831,84 +10831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 7.5.2026 18:57:28</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BBCADDE"/>
+    <w:nsid w:val="2A609A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10994,51 +10994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23DDB1FB"/>
+    <w:nsid w:val="03AC3315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11124,51 +11124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4802AE78"/>
+    <w:nsid w:val="74AD0861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11254,51 +11254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7533CF07"/>
+    <w:nsid w:val="5BFF3F40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>