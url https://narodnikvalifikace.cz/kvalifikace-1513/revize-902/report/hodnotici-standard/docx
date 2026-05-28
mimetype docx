--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78CDBBD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78CDBBD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78CDBBD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D4241BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D4241BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D4241BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6890,51 +6890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podmínkou úspěšné zkoušky je dodržení zásad a pravidel BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9172,51 +9172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10258,51 +10258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10831,84 +10831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:17:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A609A36"/>
+    <w:nsid w:val="098B8B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10994,51 +10994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03AC3315"/>
+    <w:nsid w:val="6CF69762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11124,51 +11124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74AD0861"/>
+    <w:nsid w:val="4BD7525E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11254,51 +11254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BFF3F40"/>
+    <w:nsid w:val="1692B252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>