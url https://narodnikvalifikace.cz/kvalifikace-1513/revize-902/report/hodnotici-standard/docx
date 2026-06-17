--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D4241BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D4241BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D4241BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2319EBE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2319EBE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2319EBE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6890,51 +6890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podmínkou úspěšné zkoušky je dodržení zásad a pravidel BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9172,51 +9172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10258,51 +10258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10831,84 +10831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 28.5.2026 4:30:13</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="098B8B33"/>
+    <w:nsid w:val="7706EC83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10994,51 +10994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CF69762"/>
+    <w:nsid w:val="20BE24D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11124,51 +11124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BD7525E"/>
+    <w:nsid w:val="5E1C6C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11254,51 +11254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1692B252"/>
+    <w:nsid w:val="1A09A130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>