--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2319EBE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2319EBE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2319EBE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C5932A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C5932A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C5932A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6890,51 +6890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podmínkou úspěšné zkoušky je dodržení zásad a pravidel BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9172,51 +9172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10258,51 +10258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10831,84 +10831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 17.6.2026 13:01:41</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7706EC83"/>
+    <w:nsid w:val="2B34CA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10994,51 +10994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20BE24D3"/>
+    <w:nsid w:val="606E7B8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11124,51 +11124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E1C6C93"/>
+    <w:nsid w:val="12FAF6BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11254,51 +11254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A09A130"/>
+    <w:nsid w:val="1FF6E336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>