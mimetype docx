--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9C5932A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9C5932A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9C5932A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6814D47E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6814D47E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6814D47E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6890,51 +6890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podmínkou úspěšné zkoušky je dodržení zásad a pravidel BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9172,51 +9172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10258,51 +10258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10831,84 +10831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 11.7.2026 4:46:04</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B34CA7F"/>
+    <w:nsid w:val="42568449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10994,51 +10994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="606E7B8E"/>
+    <w:nsid w:val="6CBB72F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11124,51 +11124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12FAF6BA"/>
+    <w:nsid w:val="5BAFC7DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11254,51 +11254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FF6E336"/>
+    <w:nsid w:val="37FD434C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>