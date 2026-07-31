--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6814D47E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6814D47E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6814D47E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BBE1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BBE1039" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BBE1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6890,51 +6890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podmínkou úspěšné zkoušky je dodržení zásad a pravidel BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9172,51 +9172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10258,51 +10258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10831,84 +10831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:02:56</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42568449"/>
+    <w:nsid w:val="56874E06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10994,51 +10994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CBB72F6"/>
+    <w:nsid w:val="23D93FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11124,51 +11124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BAFC7DF"/>
+    <w:nsid w:val="0286213D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11254,51 +11254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37FD434C"/>
+    <w:nsid w:val="0BD0B0B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>