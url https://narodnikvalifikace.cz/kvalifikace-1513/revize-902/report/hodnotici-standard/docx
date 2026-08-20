--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BBE1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BBE1039" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BBE1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FFBCB08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FFBCB08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FFBCB08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6890,51 +6890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podmínkou úspěšné zkoušky je dodržení zásad a pravidel BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9172,51 +9172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10258,51 +10258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10831,84 +10831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 31.7.2026 18:21:30</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56874E06"/>
+    <w:nsid w:val="1C50D5B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10994,51 +10994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23D93FDD"/>
+    <w:nsid w:val="1E604082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11124,51 +11124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0286213D"/>
+    <w:nsid w:val="34584726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11254,51 +11254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BD0B0B0"/>
+    <w:nsid w:val="209D9E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>