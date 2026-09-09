--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FFBCB08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FFBCB08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FFBCB08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3281A9C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3281A9C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3281A9C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3767,51 +3767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4718,51 +4718,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6890,51 +6890,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Podmínkou úspěšné zkoušky je dodržení zásad a pravidel BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9172,51 +9172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10258,51 +10258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10831,84 +10831,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant elektroenergetických sítí, 20.8.2026 20:03:49</w:t>
+        <w:t>Samostatný projektant elektroenergetických sítí, 10.9.2026 0:10:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C50D5B6"/>
+    <w:nsid w:val="157EB6C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10994,51 +10994,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E604082"/>
+    <w:nsid w:val="44736CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11124,51 +11124,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34584726"/>
+    <w:nsid w:val="145C693B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11254,51 +11254,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="209D9E3D"/>
+    <w:nsid w:val="7B9EF35D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>