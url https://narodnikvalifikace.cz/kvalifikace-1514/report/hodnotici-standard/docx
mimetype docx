--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R393556E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR393556E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR393556E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E4E0124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E4E0124" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E4E0124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 16.4.2026 23:13:07</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33FC75CE"/>
+    <w:nsid w:val="3D1CCAC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2745E554"/>
+    <w:nsid w:val="734B7A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C3BD94F"/>
+    <w:nsid w:val="396434C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39BBFBEB"/>
+    <w:nsid w:val="78B1B58D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="032DBF89"/>
+    <w:nsid w:val="1D9220E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="660F0977"/>
+    <w:nsid w:val="46228887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>