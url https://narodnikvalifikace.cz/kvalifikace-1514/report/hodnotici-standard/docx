--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E4E0124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E4E0124" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E4E0124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D83D16C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D83D16C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D83D16C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.5.2026 17:11:01</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D1CCAC1"/>
+    <w:nsid w:val="32AA6CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="734B7A9E"/>
+    <w:nsid w:val="13431A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="396434C6"/>
+    <w:nsid w:val="54C66964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78B1B58D"/>
+    <w:nsid w:val="7310AB63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D9220E1"/>
+    <w:nsid w:val="16DCF686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="46228887"/>
+    <w:nsid w:val="53F5C5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>