--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D83D16C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D83D16C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D83D16C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259A19E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259A19E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259A19E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:34:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32AA6CB7"/>
+    <w:nsid w:val="0C8DB741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13431A43"/>
+    <w:nsid w:val="711D59D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54C66964"/>
+    <w:nsid w:val="2893994A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7310AB63"/>
+    <w:nsid w:val="2BE03535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16DCF686"/>
+    <w:nsid w:val="15982BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="53F5C5A8"/>
+    <w:nsid w:val="0C9BF8BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>