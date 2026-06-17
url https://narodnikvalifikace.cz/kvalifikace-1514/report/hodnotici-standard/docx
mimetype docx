--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R259A19E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR259A19E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR259A19E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E07D79C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E07D79C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E07D79C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 28.5.2026 2:37:05</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C8DB741"/>
+    <w:nsid w:val="557F147C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="711D59D9"/>
+    <w:nsid w:val="77C5E4FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2893994A"/>
+    <w:nsid w:val="59FE6190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BE03535"/>
+    <w:nsid w:val="1A4929B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15982BE7"/>
+    <w:nsid w:val="3395A1C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0C9BF8BC"/>
+    <w:nsid w:val="67600421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>