--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E07D79C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E07D79C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E07D79C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E3DEB2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E3DEB2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E3DEB2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 9:41:42</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="557F147C"/>
+    <w:nsid w:val="38882E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77C5E4FE"/>
+    <w:nsid w:val="51DC1922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59FE6190"/>
+    <w:nsid w:val="78EB47D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A4929B2"/>
+    <w:nsid w:val="097B075C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3395A1C0"/>
+    <w:nsid w:val="16C578F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="67600421"/>
+    <w:nsid w:val="1F82FAD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>