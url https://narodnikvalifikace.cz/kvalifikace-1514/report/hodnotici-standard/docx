--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E3DEB2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E3DEB2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E3DEB2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64DE3725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64DE3725" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64DE3725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 17.6.2026 11:23:41</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38882E7F"/>
+    <w:nsid w:val="04EDFC17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51DC1922"/>
+    <w:nsid w:val="0317817A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78EB47D9"/>
+    <w:nsid w:val="1C81F500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="097B075C"/>
+    <w:nsid w:val="285F7B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16C578F1"/>
+    <w:nsid w:val="07D0DA2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F82FAD8"/>
+    <w:nsid w:val="22E49D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>