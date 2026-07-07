--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64DE3725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64DE3725" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64DE3725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34087195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34087195" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34087195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 13:44:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04EDFC17"/>
+    <w:nsid w:val="6B78E031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0317817A"/>
+    <w:nsid w:val="24E5A549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C81F500"/>
+    <w:nsid w:val="063511C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="285F7B56"/>
+    <w:nsid w:val="70585399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07D0DA2F"/>
+    <w:nsid w:val="143A1347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="22E49D8A"/>
+    <w:nsid w:val="62529650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>