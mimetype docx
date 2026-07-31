--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34087195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34087195" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34087195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A3C5DF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A3C5DF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A3C5DF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 7.7.2026 15:03:45</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B78E031"/>
+    <w:nsid w:val="1DDC84AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24E5A549"/>
+    <w:nsid w:val="3A1BB112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="063511C5"/>
+    <w:nsid w:val="11879783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70585399"/>
+    <w:nsid w:val="1E6B0D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="143A1347"/>
+    <w:nsid w:val="1DFA4295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62529650"/>
+    <w:nsid w:val="553E356A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>