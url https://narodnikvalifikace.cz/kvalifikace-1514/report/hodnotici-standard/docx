--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A3C5DF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A3C5DF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A3C5DF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43DF4E36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43DF4E36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43DF4E36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 14:17:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DDC84AE"/>
+    <w:nsid w:val="32F80DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1BB112"/>
+    <w:nsid w:val="61D45A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11879783"/>
+    <w:nsid w:val="0DA49AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E6B0D9E"/>
+    <w:nsid w:val="1570A6AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DFA4295"/>
+    <w:nsid w:val="166ACC61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="553E356A"/>
+    <w:nsid w:val="2DEF13D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>