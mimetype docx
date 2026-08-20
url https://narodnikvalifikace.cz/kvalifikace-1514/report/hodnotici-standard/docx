--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43DF4E36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43DF4E36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43DF4E36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD1AB625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD1AB625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD1AB625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:11:24</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32F80DF1"/>
+    <w:nsid w:val="6A2A86FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61D45A88"/>
+    <w:nsid w:val="1BE4A84B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DA49AF5"/>
+    <w:nsid w:val="128EFD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1570A6AC"/>
+    <w:nsid w:val="791382ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="166ACC61"/>
+    <w:nsid w:val="1D4E2C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2DEF13D0"/>
+    <w:nsid w:val="60857C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>