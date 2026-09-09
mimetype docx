--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD1AB625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD1AB625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD1AB625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E2F248D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E2F248D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E2F248D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2728,51 +2728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3645,51 +3645,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4792,51 +4792,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5905,51 +5905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6802,51 +6802,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7613,51 +7613,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16518,51 +16518,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27701,51 +27701,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29283,51 +29283,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30668,51 +30668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 15 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31297,84 +31297,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 23:51:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 1:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A2A86FB"/>
+    <w:nsid w:val="438DF7F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31460,51 +31460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BE4A84B"/>
+    <w:nsid w:val="1655F4A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31590,51 +31590,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="128EFD8D"/>
+    <w:nsid w:val="3BBA6196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31720,51 +31720,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="791382ED"/>
+    <w:nsid w:val="52D5B341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31850,51 +31850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D4E2C3E"/>
+    <w:nsid w:val="19E55921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31980,51 +31980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60857C50"/>
+    <w:nsid w:val="490F2D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>