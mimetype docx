--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3561A10C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3561A10C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3561A10C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R90EA80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR90EA80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR90EA80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 05.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8199,51 +8199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21014,51 +21014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22146,51 +22146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23063,51 +23063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24090,51 +24090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24663,84 +24663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.4.2026 2:48:30</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EFD0F5E"/>
+    <w:nsid w:val="7290B24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24826,51 +24826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11B7795D"/>
+    <w:nsid w:val="582BBAD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24956,51 +24956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="571DFE23"/>
+    <w:nsid w:val="54FB0E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25086,51 +25086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A03FE61"/>
+    <w:nsid w:val="08EFDC86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>