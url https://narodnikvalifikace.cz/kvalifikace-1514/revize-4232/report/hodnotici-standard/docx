--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R90EA80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR90EA80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR90EA80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59E75418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59E75418" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59E75418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 05.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8199,51 +8199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21014,51 +21014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22146,51 +22146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23063,51 +23063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24090,51 +24090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24663,84 +24663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.5.2026 7:01:22</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7290B24C"/>
+    <w:nsid w:val="2F108BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24826,51 +24826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="582BBAD9"/>
+    <w:nsid w:val="2BE6F1D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24956,51 +24956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54FB0E66"/>
+    <w:nsid w:val="2FF1F848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25086,51 +25086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08EFDC86"/>
+    <w:nsid w:val="44337C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>