--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59E75418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59E75418" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59E75418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R767CB0C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR767CB0C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR767CB0C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 05.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8199,51 +8199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21014,51 +21014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22146,51 +22146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23063,51 +23063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24090,51 +24090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24663,84 +24663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.6.2026 23:18:59</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F108BB0"/>
+    <w:nsid w:val="7B41E866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24826,51 +24826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE6F1D2"/>
+    <w:nsid w:val="16C0029C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24956,51 +24956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FF1F848"/>
+    <w:nsid w:val="488DB388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25086,51 +25086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44337C5E"/>
+    <w:nsid w:val="52C8F6CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>