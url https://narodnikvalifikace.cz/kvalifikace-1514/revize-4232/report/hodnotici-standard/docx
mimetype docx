--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R767CB0C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR767CB0C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR767CB0C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC81947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC81947" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC81947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 05.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8199,51 +8199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21014,51 +21014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22146,51 +22146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23063,51 +23063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24090,51 +24090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24663,84 +24663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 11.7.2026 6:41:37</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B41E866"/>
+    <w:nsid w:val="121745BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24826,51 +24826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16C0029C"/>
+    <w:nsid w:val="5209DD16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24956,51 +24956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="488DB388"/>
+    <w:nsid w:val="166474D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25086,51 +25086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52C8F6CD"/>
+    <w:nsid w:val="4F18C5AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>