--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AC81947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AC81947" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AC81947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D9B527F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D9B527F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D9B527F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 05.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8199,51 +8199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21014,51 +21014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22146,51 +22146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23063,51 +23063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24090,51 +24090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24663,84 +24663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 31.7.2026 16:15:17</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="121745BD"/>
+    <w:nsid w:val="133EC07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24826,51 +24826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5209DD16"/>
+    <w:nsid w:val="29FC8C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24956,51 +24956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="166474D1"/>
+    <w:nsid w:val="4967014D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25086,51 +25086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F18C5AD"/>
+    <w:nsid w:val="0381F45E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>