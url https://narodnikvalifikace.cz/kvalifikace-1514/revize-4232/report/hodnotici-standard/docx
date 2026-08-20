--- v5 (2026-08-20)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D9B527F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D9B527F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D9B527F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E3EB1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E3EB1F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E3EB1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 05.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8199,51 +8199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21014,51 +21014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22146,51 +22146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23063,51 +23063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24090,51 +24090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24663,84 +24663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 18:58:54</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="133EC07B"/>
+    <w:nsid w:val="0C989862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24826,51 +24826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29FC8C32"/>
+    <w:nsid w:val="6D730292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24956,51 +24956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4967014D"/>
+    <w:nsid w:val="21C40F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25086,51 +25086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0381F45E"/>
+    <w:nsid w:val="2C65398B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>