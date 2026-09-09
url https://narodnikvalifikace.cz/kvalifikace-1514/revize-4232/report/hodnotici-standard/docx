--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E3EB1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E3EB1F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E3EB1F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67513EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67513EAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67513EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1451,51 +1451,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 05.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6331,51 +6331,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7498,51 +7498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8199,51 +8199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21014,51 +21014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22146,51 +22146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23063,51 +23063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24090,51 +24090,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24663,84 +24663,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Kučaba Energomontáže Hodonín, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 20.8.2026 19:07:25</w:t>
+        <w:t>Samostatný projektant / samostatná projektantka elektroenergetických stanic, 10.9.2026 0:12:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C989862"/>
+    <w:nsid w:val="31339DD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24826,51 +24826,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D730292"/>
+    <w:nsid w:val="752E5BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -24956,51 +24956,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21C40F75"/>
+    <w:nsid w:val="0636DB85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25086,51 +25086,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C65398B"/>
+    <w:nsid w:val="384C444C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>