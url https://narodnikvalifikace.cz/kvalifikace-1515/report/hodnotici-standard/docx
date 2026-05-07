--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57F877CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57F877CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57F877CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56BCDB7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56BCDB7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56BCDB7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 16:48:01</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 16:48:01</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 16:48:01</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 16:48:01</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 16:48:01</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 16:48:01</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 16:48:01</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="596A0DAE"/>
+    <w:nsid w:val="05E7E257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73E3E920"/>
+    <w:nsid w:val="68FFA266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B249600"/>
+    <w:nsid w:val="643C7F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FB93819"/>
+    <w:nsid w:val="2B94D0A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>