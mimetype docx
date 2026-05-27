--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56BCDB7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56BCDB7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56BCDB7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56419E66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56419E66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56419E66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 16:09:33</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05E7E257"/>
+    <w:nsid w:val="30630B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68FFA266"/>
+    <w:nsid w:val="4527E118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="643C7F05"/>
+    <w:nsid w:val="1D3AF9DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B94D0A8"/>
+    <w:nsid w:val="638B1A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>