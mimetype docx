--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56419E66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56419E66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56419E66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CE53D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CE53D57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CE53D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.5.2026 23:54:52</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30630B2A"/>
+    <w:nsid w:val="139B0176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4527E118"/>
+    <w:nsid w:val="6830DCA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D3AF9DC"/>
+    <w:nsid w:val="39D20194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="638B1A81"/>
+    <w:nsid w:val="4DCA466C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>