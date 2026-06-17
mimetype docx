--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CE53D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CE53D57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CE53D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F93E530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F93E530" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F93E530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:24:36</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="139B0176"/>
+    <w:nsid w:val="3D43DB3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6830DCA8"/>
+    <w:nsid w:val="4A50D052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39D20194"/>
+    <w:nsid w:val="78C716AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DCA466C"/>
+    <w:nsid w:val="0722FE91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>