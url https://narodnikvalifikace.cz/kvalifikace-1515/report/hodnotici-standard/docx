--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F93E530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F93E530" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F93E530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4087802B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4087802B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4087802B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 11:48:10</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D43DB3E"/>
+    <w:nsid w:val="04DAFAFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A50D052"/>
+    <w:nsid w:val="1DEEA49D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78C716AE"/>
+    <w:nsid w:val="33FB61BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0722FE91"/>
+    <w:nsid w:val="737520AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>