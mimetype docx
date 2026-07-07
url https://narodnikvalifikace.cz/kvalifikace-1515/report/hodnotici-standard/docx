--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4087802B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4087802B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4087802B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D3A2985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D3A2985" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D3A2985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,63 +204,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Právo, právní a veřejnosprávní činnost (kód: 68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -641,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 12:39:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04DAFAFD"/>
+    <w:nsid w:val="4C1724B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DEEA49D"/>
+    <w:nsid w:val="41B5FF2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33FB61BF"/>
+    <w:nsid w:val="6F6F4A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="737520AB"/>
+    <w:nsid w:val="45326395"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>