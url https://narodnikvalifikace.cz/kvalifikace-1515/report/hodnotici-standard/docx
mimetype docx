--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D3A2985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D3A2985" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D3A2985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33376D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33376D58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33376D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16991,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18551,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19124,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 14:25:38</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C1724B8"/>
+    <w:nsid w:val="7E04B577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19287,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41B5FF2A"/>
+    <w:nsid w:val="7CF5E966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19417,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F6F4A44"/>
+    <w:nsid w:val="4B2C8DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19547,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45326395"/>
+    <w:nsid w:val="10E5A755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>