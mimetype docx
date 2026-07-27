--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33376D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33376D58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33376D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R307AD490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR307AD490" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR307AD490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16991,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18551,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19124,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 15:39:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E04B577"/>
+    <w:nsid w:val="221655E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19287,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CF5E966"/>
+    <w:nsid w:val="64382975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19417,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B2C8DAE"/>
+    <w:nsid w:val="5015129E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19547,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10E5A755"/>
+    <w:nsid w:val="422A72D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>