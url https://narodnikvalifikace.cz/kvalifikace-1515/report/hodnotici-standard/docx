--- v8 (2026-07-27)
+++ v9 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R307AD490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR307AD490" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR307AD490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C199D01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C199D01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C199D01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16991,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:26</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18551,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:27</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19124,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 27.7.2026 22:31:27</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="221655E9"/>
+    <w:nsid w:val="2C4B8FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19287,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64382975"/>
+    <w:nsid w:val="5352A401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19417,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5015129E"/>
+    <w:nsid w:val="75D91C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19547,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="422A72D9"/>
+    <w:nsid w:val="719C22F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>