--- v9 (2026-08-17)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C199D01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C199D01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C199D01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51540CF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51540CF8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51540CF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 5:29:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 5:29:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 5:29:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 5:29:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16991,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 5:29:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18551,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 5:29:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19124,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 19:13:59</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 5:29:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C4B8FD8"/>
+    <w:nsid w:val="127D72BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19287,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5352A401"/>
+    <w:nsid w:val="3799467A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19417,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75D91C35"/>
+    <w:nsid w:val="5C4E2B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19547,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="719C22F4"/>
+    <w:nsid w:val="0550C4CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>