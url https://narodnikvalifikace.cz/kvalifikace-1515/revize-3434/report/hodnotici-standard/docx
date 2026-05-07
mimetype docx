--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F28DC52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F28DC52" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F28DC52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F548838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F548838" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F548838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 16.4.2026 21:26:35</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 16.4.2026 21:26:35</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 16.4.2026 21:26:35</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 16.4.2026 21:26:35</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 16.4.2026 21:26:35</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 16.4.2026 21:26:35</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 16.4.2026 21:26:35</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 16.4.2026 21:26:35</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F3F9612"/>
+    <w:nsid w:val="404E79B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C5AB442"/>
+    <w:nsid w:val="0787A8D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4011F243"/>
+    <w:nsid w:val="5BC0922B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>