--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F548838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F548838" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F548838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64EF104C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64EF104C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64EF104C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.5.2026 18:58:55</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="404E79B5"/>
+    <w:nsid w:val="3D7F6411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0787A8D4"/>
+    <w:nsid w:val="47A0F3F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BC0922B"/>
+    <w:nsid w:val="7D579795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>