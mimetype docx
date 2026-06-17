--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64EF104C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64EF104C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64EF104C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R469E773D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR469E773D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR469E773D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.5.2026 2:09:31</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D7F6411"/>
+    <w:nsid w:val="0BD386CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47A0F3F9"/>
+    <w:nsid w:val="04885F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D579795"/>
+    <w:nsid w:val="16C263D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>