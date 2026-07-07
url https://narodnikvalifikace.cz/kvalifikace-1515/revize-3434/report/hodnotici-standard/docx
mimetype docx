--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R469E773D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR469E773D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR469E773D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6847062B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6847062B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6847062B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.6.2026 13:54:26</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BD386CC"/>
+    <w:nsid w:val="1A988DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04885F4E"/>
+    <w:nsid w:val="042A9AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16C263D9"/>
+    <w:nsid w:val="5112AB0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>