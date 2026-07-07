--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6847062B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6847062B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6847062B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A981F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A981F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A981F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:32</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:32</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 16:53:33</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A988DF3"/>
+    <w:nsid w:val="7C04841D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="042A9AF0"/>
+    <w:nsid w:val="27BFB7A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5112AB0A"/>
+    <w:nsid w:val="293C8BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>