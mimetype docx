--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A981F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A981F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A981F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4285B42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4285B42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4285B42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:47</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 7.7.2026 18:18:47</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C04841D"/>
+    <w:nsid w:val="01EE184D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27BFB7A6"/>
+    <w:nsid w:val="7FF78805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="293C8BFA"/>
+    <w:nsid w:val="644CB7BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>