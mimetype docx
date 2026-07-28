--- v6 (2026-07-27)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4285B42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4285B42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4285B42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D98295D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D98295D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D98295D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 1:14:43</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01EE184D"/>
+    <w:nsid w:val="79446BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FF78805"/>
+    <w:nsid w:val="1F30958C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="644CB7BE"/>
+    <w:nsid w:val="23A73407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>