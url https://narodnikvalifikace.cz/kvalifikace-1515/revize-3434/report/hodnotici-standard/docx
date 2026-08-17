--- v7 (2026-07-28)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D98295D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D98295D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D98295D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E925624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E925624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E925624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 28.7.2026 2:38:54</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79446BE2"/>
+    <w:nsid w:val="70C5913F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F30958C"/>
+    <w:nsid w:val="4BD194AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23A73407"/>
+    <w:nsid w:val="112190CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>