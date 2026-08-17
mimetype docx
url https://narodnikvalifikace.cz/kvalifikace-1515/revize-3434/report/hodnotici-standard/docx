--- v8 (2026-08-17)
+++ v9 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E925624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E925624" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E925624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R237B45BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR237B45BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR237B45BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:17:16</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70C5913F"/>
+    <w:nsid w:val="1679A347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BD194AA"/>
+    <w:nsid w:val="5C8F92D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="112190CB"/>
+    <w:nsid w:val="07D14556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>