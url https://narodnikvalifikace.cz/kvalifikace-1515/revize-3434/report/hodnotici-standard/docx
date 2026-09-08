--- v9 (2026-08-17)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R237B45BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR237B45BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR237B45BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBF55DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBF55DD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBF55DD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.09.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 8.9.2026 7:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 8.9.2026 7:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 8.9.2026 7:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3979,51 +3979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zadání testu včetně odpovědí uchazeče je součástí záznamu o průběhu a výsledku zkoušky a autorizovaná osoba jej musí archivovat v souladu s § 8 vyhlášky č. 208/2007 Sb., o podrobnostech stanovených k provedení zákona o uznávání výsledků dalšího vzdělávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 8.9.2026 7:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4404,51 +4404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Členem zkušební komise nemůže být osoba, která je zaměstnancem, statutárním orgánem nebo členem statutárního orgánu stejného subjektu jako žadatel o zkoušku ani podnikatel, který je zaměstnavatelem nebo, u kterého žadatel vykonává činnost ostraha majetku a osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 8.9.2026 7:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 8.9.2026 7:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 60 minut. Praktická a ústní část zkoušky trvá 60 až 90 minut. Celková doba trvání zkoušky je 90 až 150 minut. Zkoušku absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 8.9.2026 7:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6918,84 +6918,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv pro prošetřování událostí, 8.9.2026 7:48:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1679A347"/>
+    <w:nsid w:val="0A71C6E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C8F92D5"/>
+    <w:nsid w:val="76DA1F2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7211,51 +7211,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07D14556"/>
+    <w:nsid w:val="37149777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>