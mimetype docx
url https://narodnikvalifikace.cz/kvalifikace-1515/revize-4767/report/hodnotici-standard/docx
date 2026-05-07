--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48DA237B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48DA237B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48DA237B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4347A01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4347A01D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4347A01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 23:13:25</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 23:13:25</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 23:13:25</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 23:13:25</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 23:13:25</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 23:13:25</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 16.4.2026 23:13:25</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AB46CEF"/>
+    <w:nsid w:val="3F2EE32C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54AAD9D7"/>
+    <w:nsid w:val="1DCF7ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03E9F846"/>
+    <w:nsid w:val="1323D378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B3961B0"/>
+    <w:nsid w:val="23309FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>