--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4347A01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4347A01D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4347A01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60C69F8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60C69F8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60C69F8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.5.2026 20:08:57</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F2EE32C"/>
+    <w:nsid w:val="6DF172E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DCF7ED5"/>
+    <w:nsid w:val="7AE236BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1323D378"/>
+    <w:nsid w:val="3A4ABC69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23309FFC"/>
+    <w:nsid w:val="4E2C72D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>