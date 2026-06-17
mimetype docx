--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60C69F8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60C69F8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60C69F8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ABD9434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ABD9434" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ABD9434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16998,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19131,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.5.2026 5:38:50</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DF172E1"/>
+    <w:nsid w:val="644F9084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19294,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AE236BC"/>
+    <w:nsid w:val="020173BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19424,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A4ABC69"/>
+    <w:nsid w:val="1F258797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E2C72D2"/>
+    <w:nsid w:val="2A02AE8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>