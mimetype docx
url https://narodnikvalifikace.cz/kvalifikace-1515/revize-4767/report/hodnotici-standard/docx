--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ABD9434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ABD9434" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ABD9434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63362724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63362724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63362724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,63 +204,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Právo, právní a veřejnosprávní činnost (kód: 68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -641,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11593,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16998,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18558,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19131,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.6.2026 15:59:24</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="644F9084"/>
+    <w:nsid w:val="51B6DC5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19294,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="020173BE"/>
+    <w:nsid w:val="252EEA16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19424,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F258797"/>
+    <w:nsid w:val="64DF5CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19554,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A02AE8C"/>
+    <w:nsid w:val="2202609C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>