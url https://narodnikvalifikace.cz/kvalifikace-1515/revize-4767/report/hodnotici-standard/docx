--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63362724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63362724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63362724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7924DAD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7924DAD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7924DAD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16991,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18551,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19124,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 7.7.2026 18:18:46</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51B6DC5A"/>
+    <w:nsid w:val="39EB28C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19287,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="252EEA16"/>
+    <w:nsid w:val="247EB5CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19417,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64DF5CAC"/>
+    <w:nsid w:val="13051E43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19547,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2202609C"/>
+    <w:nsid w:val="4F5C9978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>