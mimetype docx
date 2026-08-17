--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7924DAD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7924DAD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7924DAD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73BDCD1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73BDCD1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73BDCD1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16991,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18551,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19124,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 28.7.2026 2:38:53</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39EB28C2"/>
+    <w:nsid w:val="495B0E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19287,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="247EB5CF"/>
+    <w:nsid w:val="75561B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19417,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13051E43"/>
+    <w:nsid w:val="73CE6A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19547,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F5C9978"/>
+    <w:nsid w:val="73761553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>