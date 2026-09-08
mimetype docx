--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73BDCD1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73BDCD1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73BDCD1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61F60A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61F60A15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61F60A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 8:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1568,51 +1568,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 8:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2681,51 +2681,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 8:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11586,51 +11586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>preventivně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 8:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16991,51 +16991,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.koušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 8:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18551,51 +18551,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 8:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19124,84 +19124,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ZVservice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detektiv/detektivka pro prošetřování událostí, 17.8.2026 21:24:30</w:t>
+        <w:t>Detektiv/detektivka pro prošetřování událostí, 8.9.2026 8:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="495B0E7E"/>
+    <w:nsid w:val="7ABE5960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19287,51 +19287,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75561B88"/>
+    <w:nsid w:val="67D354A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19417,51 +19417,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73CE6A85"/>
+    <w:nsid w:val="2FE9C06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19547,51 +19547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73761553"/>
+    <w:nsid w:val="6602EF95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>