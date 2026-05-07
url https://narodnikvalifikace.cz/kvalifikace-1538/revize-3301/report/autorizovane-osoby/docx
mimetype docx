--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B03338C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B03338C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B03338C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7937FD6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7937FD6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7937FD6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 16.4.2026 23:13:26</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 7.5.2026 19:11:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1598,51 +1598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 16.4.2026 23:13:26</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 7.5.2026 19:11:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>