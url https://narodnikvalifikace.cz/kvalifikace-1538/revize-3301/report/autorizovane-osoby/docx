--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7937FD6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7937FD6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7937FD6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F3ADE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F3ADE77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F3ADE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 7.5.2026 19:11:27</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 28.5.2026 1:42:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1598,51 +1598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 7.5.2026 19:11:27</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 28.5.2026 1:42:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>