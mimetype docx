--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F3ADE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F3ADE77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F3ADE77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DF79B7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DF79B7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DF79B7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 28.5.2026 1:42:50</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 17.6.2026 15:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1598,51 +1598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 28.5.2026 1:42:50</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 17.6.2026 15:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>