--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DF79B7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DF79B7C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DF79B7C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68FA880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68FA880" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68FA880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 17.6.2026 15:49:11</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 17.6.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1598,51 +1598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 17.6.2026 15:49:11</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 17.6.2026 17:19:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>