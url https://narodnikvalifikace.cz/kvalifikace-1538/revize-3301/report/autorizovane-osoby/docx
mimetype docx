--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68FA880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68FA880" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68FA880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4008E611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4008E611" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4008E611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 17.6.2026 17:19:38</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 11.7.2026 23:31:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -744,905 +744,959 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Centrum kompetencí, z.s.</w:t>
+        <w:t>AM SOLVO, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hornická 1725/1, 73701 Český Těšín</w:t>
+        <w:t>Holečkova 875/55, 15000 Praha 5 - Smíchov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Centrum práce, s.r.o.</w:t>
+        <w:t>Centrum kompetencí, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>K Dolíkám 809/8b, 50311 Hradec Králové</w:t>
+        <w:t>Hornická 1725/1, 73701 Český Těšín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6668"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Česká zemědělská univerzita v Praze</w:t>
+        <w:t>Centrum práce, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6668"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>K Dolíkám 809/8b, 50311 Hradec Králové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7284"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7340"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká zemědělská univerzita v Praze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7284"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7340"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kamýcká  961/129, 16521 Praha 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EDUCA QUALITY, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7901"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Karlinská 173, 46010 Liberec</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Dr. Milady Horákové  1080/23, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>EKS, z.s.</w:t>
+        <w:t>Eduscientas s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Dr. Milady Horákové  1080/23, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8903"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8959"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EKS, z.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8903"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8959"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Bubenská 113/47, 17000 Praha 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9520"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Evropská akademie vzdělávání SE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9520"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cukrova 560/2, 19800 Praha 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8903"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8959"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Evropská akademie vzdělávání SE</w:t>
+        <w:t>Mgr., Mgr. Galová Jana MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8903"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8959"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrova 560/2, 19800 Praha 9</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Podvesná VII/3097, 76001 Zlín</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Houškova 822/35, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krajské centrum vzdělávání a Jazyková škola s právem státní jazykové zkoušky, Plzeň, sady 5. května 42</w:t>
+        <w:t>Grafia, společnost s ručením omezeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>sady 5. května 85/42, 30100 Plzeň</w:t>
+        <w:t>Houškova 822/35, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mendelova univerzita v Brně</w:t>
+        <w:t>Krajské centrum vzdělávání a Jazyková škola s právem státní jazykové zkoušky, Plzeň, sady 5. května 42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>sady 5. května 85/42, 30100 Plzeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mendelova univerzita v Brně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MERIO spol. s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiráskova 930, 69642 Vracov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MERIO spol. s.r.o.</w:t>
+        <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiráskova 930, 69642 Vracov</w:t>
+        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13200"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Počítačová služba s.r.o.</w:t>
+        <w:t>RYCON Consulting s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13200"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Kollárova 1714/1, 50002 Hradec Králové - Pražské Předměstí</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Horní Bojanovice 259, 69301 Horní Bojanovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14040"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vzdělávací institut Středočeského kraje - Zařízení pro další vzdělávání pedagogických pracovníků</w:t>
+        <w:t>PaedDr. Vaňková Zuzana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14040"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Horní Bojanovice 259, 69301 Horní Bojanovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14601"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14657"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzdělávací institut Středočeského kraje - Zařízení pro další vzdělávání pedagogických pracovníků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14601"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14657"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 17.6.2026 17:19:38</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 11.7.2026 23:31:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>