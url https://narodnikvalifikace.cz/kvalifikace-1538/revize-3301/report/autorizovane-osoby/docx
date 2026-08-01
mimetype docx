--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4008E611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4008E611" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4008E611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R121E9067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR121E9067" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR121E9067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 11.7.2026 23:31:37</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 1.8.2026 12:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 11.7.2026 23:31:37</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 1.8.2026 12:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>