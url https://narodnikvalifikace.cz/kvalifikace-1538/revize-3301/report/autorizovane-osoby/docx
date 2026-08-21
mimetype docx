--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R121E9067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR121E9067" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR121E9067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A520A59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A520A59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A520A59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 1.8.2026 12:24:05</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 22.8.2026 1:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>V Kolonii 1804, 28802 Nymburk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kariérový poradce / kariérová poradkyně, 1.8.2026 12:24:05</w:t>
+        <w:t>Kariérový poradce / kariérová poradkyně, 22.8.2026 1:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>