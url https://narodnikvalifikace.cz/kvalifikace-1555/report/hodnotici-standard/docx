--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDB1F1C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDB1F1C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDB1F1C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6596118F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6596118F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6596118F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 16.4.2026 22:52:17</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 16.4.2026 22:52:17</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 16.4.2026 22:52:17</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12464,51 +12464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 16.4.2026 22:52:17</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16368,51 +16368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 16.4.2026 22:52:17</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18166,51 +18166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 16.4.2026 22:52:17</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18479,51 +18479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 16.4.2026 22:52:17</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19005,84 +19005,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 16.4.2026 22:52:17</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3950B9F7"/>
+    <w:nsid w:val="5D51293E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19168,51 +19168,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00496D88"/>
+    <w:nsid w:val="639C8C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19298,51 +19298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="173EC77B"/>
+    <w:nsid w:val="30E051BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19428,51 +19428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23E2F7FC"/>
+    <w:nsid w:val="096EF661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19558,51 +19558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D752847"/>
+    <w:nsid w:val="028FD4FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>