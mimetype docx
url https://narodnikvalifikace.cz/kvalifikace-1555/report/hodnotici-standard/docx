--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6596118F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6596118F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6596118F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R468B9D59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR468B9D59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR468B9D59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12464,51 +12464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16368,51 +16368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18166,51 +18166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18479,51 +18479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19005,84 +19005,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:05:08</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D51293E"/>
+    <w:nsid w:val="6D6DB14E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19168,51 +19168,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="639C8C4B"/>
+    <w:nsid w:val="48741BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19298,51 +19298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30E051BD"/>
+    <w:nsid w:val="55EF4E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19428,51 +19428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="096EF661"/>
+    <w:nsid w:val="1FB3F773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19558,51 +19558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="028FD4FF"/>
+    <w:nsid w:val="31036D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>