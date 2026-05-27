--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R468B9D59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR468B9D59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR468B9D59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA39A853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA39A853" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA39A853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12464,51 +12464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16368,51 +16368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18166,51 +18166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18479,51 +18479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19005,84 +19005,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 7.5.2026 18:09:42</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D6DB14E"/>
+    <w:nsid w:val="1BF4D3F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19168,51 +19168,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48741BB5"/>
+    <w:nsid w:val="19CE1FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19298,51 +19298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55EF4E8B"/>
+    <w:nsid w:val="2828ADCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19428,51 +19428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FB3F773"/>
+    <w:nsid w:val="230DAED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19558,51 +19558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31036D60"/>
+    <w:nsid w:val="255D81BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>