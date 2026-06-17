--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA39A853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA39A853" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA39A853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A1FC3B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A1FC3B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A1FC3B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12464,51 +12464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16368,51 +16368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18166,51 +18166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18479,51 +18479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19005,84 +19005,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 28.5.2026 0:56:46</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BF4D3F6"/>
+    <w:nsid w:val="19056255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19168,51 +19168,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19CE1FE1"/>
+    <w:nsid w:val="5D1AA8B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19298,51 +19298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2828ADCA"/>
+    <w:nsid w:val="1627B22F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19428,51 +19428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="230DAED3"/>
+    <w:nsid w:val="4DD82BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19558,51 +19558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="255D81BD"/>
+    <w:nsid w:val="5008C5B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>