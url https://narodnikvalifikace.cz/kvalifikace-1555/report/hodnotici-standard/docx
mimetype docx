--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A1FC3B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A1FC3B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A1FC3B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABEE5F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABEE5F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABEE5F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12464,51 +12464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16368,51 +16368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18166,51 +18166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18479,51 +18479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19005,84 +19005,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 17.6.2026 9:15:45</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19056255"/>
+    <w:nsid w:val="55167D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19168,51 +19168,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D1AA8B9"/>
+    <w:nsid w:val="6777CBC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19298,51 +19298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1627B22F"/>
+    <w:nsid w:val="0ABD7591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19428,51 +19428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DD82BFF"/>
+    <w:nsid w:val="4C7BECFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19558,51 +19558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5008C5B2"/>
+    <w:nsid w:val="5FD359CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>