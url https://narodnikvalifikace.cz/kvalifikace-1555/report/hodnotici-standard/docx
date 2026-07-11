--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RABEE5F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRABEE5F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRABEE5F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7340D8E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7340D8E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7340D8E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12464,51 +12464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16368,51 +16368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18166,51 +18166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18479,51 +18479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19005,84 +19005,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 3:44:18</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55167D16"/>
+    <w:nsid w:val="709261E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19168,51 +19168,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6777CBC7"/>
+    <w:nsid w:val="48E4E218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19298,51 +19298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0ABD7591"/>
+    <w:nsid w:val="1F4108BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19428,51 +19428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C7BECFC"/>
+    <w:nsid w:val="7C94B0C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19558,51 +19558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5FD359CE"/>
+    <w:nsid w:val="4F9BC106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>