--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7340D8E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7340D8E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7340D8E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R760BC22E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR760BC22E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR760BC22E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12464,51 +12464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16368,51 +16368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18166,51 +18166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18479,51 +18479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19005,84 +19005,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 11.7.2026 5:03:47</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="709261E1"/>
+    <w:nsid w:val="4377251B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19168,51 +19168,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48E4E218"/>
+    <w:nsid w:val="11ECD589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19298,51 +19298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F4108BE"/>
+    <w:nsid w:val="3C14A591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19428,51 +19428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C94B0C2"/>
+    <w:nsid w:val="6BF7D523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19558,51 +19558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F9BC106"/>
+    <w:nsid w:val="5452DA44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>