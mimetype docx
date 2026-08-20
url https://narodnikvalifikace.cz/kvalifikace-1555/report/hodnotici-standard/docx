--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R760BC22E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR760BC22E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR760BC22E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F660DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F660DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F660DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 20.8.2026 21:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 20.8.2026 21:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 20.8.2026 21:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12464,51 +12464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 20.8.2026 21:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16368,51 +16368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 20.8.2026 21:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18166,51 +18166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 20.8.2026 21:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18479,51 +18479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 20.8.2026 21:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19005,84 +19005,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ruční tkadlec/tkadlena, 31.7.2026 12:57:57</w:t>
+        <w:t>Ruční tkadlec/tkadlena, 20.8.2026 21:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4377251B"/>
+    <w:nsid w:val="5DED228E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19168,51 +19168,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11ECD589"/>
+    <w:nsid w:val="0341E144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19298,51 +19298,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C14A591"/>
+    <w:nsid w:val="54305CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19428,51 +19428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BF7D523"/>
+    <w:nsid w:val="78645D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19558,51 +19558,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5452DA44"/>
+    <w:nsid w:val="5A4BE39F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>