--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A41BEE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A41BEE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A41BEE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66595705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66595705" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66595705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 20.4.2026 7:34:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1893,51 +1893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 20.4.2026 7:34:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2902,51 +2902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 20.4.2026 7:34:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3878,51 +3878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 20.4.2026 7:34:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 20.4.2026 7:34:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5779,84 +5779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 20.4.2026 7:34:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C1BDA34"/>
+    <w:nsid w:val="5E6B02C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5942,51 +5942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C8A0061"/>
+    <w:nsid w:val="0F865B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="498B574E"/>
+    <w:nsid w:val="628469C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>