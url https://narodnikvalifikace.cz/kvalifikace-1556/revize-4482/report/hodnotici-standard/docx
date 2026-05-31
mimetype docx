--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66595705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66595705" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66595705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F23CE5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F23CE5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F23CE5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1893,51 +1893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2902,51 +2902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3878,51 +3878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5779,84 +5779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.5.2026 7:05:03</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E6B02C2"/>
+    <w:nsid w:val="0AC29923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5942,51 +5942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F865B31"/>
+    <w:nsid w:val="3BC93713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="628469C6"/>
+    <w:nsid w:val="4B00FB11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>