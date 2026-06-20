--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F23CE5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F23CE5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F23CE5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A415683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A415683" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A415683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1893,51 +1893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2902,51 +2902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3878,51 +3878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5779,84 +5779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.5.2026 7:56:55</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0AC29923"/>
+    <w:nsid w:val="2E14060D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5942,51 +5942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BC93713"/>
+    <w:nsid w:val="1E2EAA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B00FB11"/>
+    <w:nsid w:val="10FEBD84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>