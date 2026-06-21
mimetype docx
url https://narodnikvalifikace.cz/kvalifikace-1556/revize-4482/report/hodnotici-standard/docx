--- v3 (2026-06-20)
+++ v4 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A415683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A415683" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A415683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61C74BAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61C74BAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61C74BAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1893,51 +1893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2902,51 +2902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3878,51 +3878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5779,84 +5779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 0:48:50</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E14060D"/>
+    <w:nsid w:val="28987576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5942,51 +5942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E2EAA0C"/>
+    <w:nsid w:val="2063B990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10FEBD84"/>
+    <w:nsid w:val="123F8918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>