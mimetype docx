--- v4 (2026-06-21)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61C74BAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61C74BAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61C74BAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD4520EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD4520EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD4520EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1893,51 +1893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2902,51 +2902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3878,51 +3878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5779,84 +5779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 21.6.2026 2:23:42</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28987576"/>
+    <w:nsid w:val="6457B02D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5942,51 +5942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2063B990"/>
+    <w:nsid w:val="183C48F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="123F8918"/>
+    <w:nsid w:val="7BE78D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>