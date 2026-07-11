--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD4520EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD4520EE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD4520EE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB0F43D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB0F43D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB0F43D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1893,51 +1893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2902,51 +2902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3878,51 +3878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5779,84 +5779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 7:49:37</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6457B02D"/>
+    <w:nsid w:val="0798A742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5942,51 +5942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="183C48F3"/>
+    <w:nsid w:val="3CBBF74C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BE78D8E"/>
+    <w:nsid w:val="7A6C8C70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>