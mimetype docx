--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB0F43D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB0F43D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB0F43D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1581605C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1581605C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1581605C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1893,51 +1893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2902,51 +2902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3878,51 +3878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5779,84 +5779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 11.7.2026 9:21:25</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0798A742"/>
+    <w:nsid w:val="5AC0FD75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5942,51 +5942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CBBF74C"/>
+    <w:nsid w:val="4D20221F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A6C8C70"/>
+    <w:nsid w:val="53A5EF99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>