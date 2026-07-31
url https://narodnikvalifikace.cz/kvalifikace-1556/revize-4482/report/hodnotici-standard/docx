--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1581605C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1581605C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1581605C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2965E6AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2965E6AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2965E6AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1893,51 +1893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2902,51 +2902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3878,51 +3878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5779,84 +5779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 15:58:23</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AC0FD75"/>
+    <w:nsid w:val="6B513BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5942,51 +5942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D20221F"/>
+    <w:nsid w:val="553E0370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53A5EF99"/>
+    <w:nsid w:val="6B1BC00E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>