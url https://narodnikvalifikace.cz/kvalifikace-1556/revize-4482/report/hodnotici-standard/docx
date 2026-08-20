--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2965E6AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2965E6AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2965E6AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D9B9F5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D9B9F5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D9B9F5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1893,51 +1893,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2902,51 +2902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3878,51 +3878,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 24 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5779,84 +5779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tkadlec/tkadlena tapisérií, 31.7.2026 17:35:39</w:t>
+        <w:t>Tkadlec/tkadlena tapisérií, 21.8.2026 1:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B513BCD"/>
+    <w:nsid w:val="643E0925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5942,51 +5942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="553E0370"/>
+    <w:nsid w:val="648654EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6072,51 +6072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B1BC00E"/>
+    <w:nsid w:val="02BB9EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>