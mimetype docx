--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBD1839D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBD1839D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBD1839D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8D0BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8D0BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8D0BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 16.4.2026 22:55:48</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 16.4.2026 22:55:48</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 16.4.2026 22:55:48</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 16.4.2026 22:55:48</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 16.4.2026 22:55:48</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 16.4.2026 22:55:48</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 16.4.2026 22:55:48</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="074CF2E9"/>
+    <w:nsid w:val="4725C89E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17F86FBB"/>
+    <w:nsid w:val="0CEE4370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BEEB521"/>
+    <w:nsid w:val="23CB938B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7EDB561E"/>
+    <w:nsid w:val="124A3F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="712108AD"/>
+    <w:nsid w:val="24169327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>