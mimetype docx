--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8D0BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8D0BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8D0BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BE43B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BE43B0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BE43B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 16:09:14</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4725C89E"/>
+    <w:nsid w:val="61F15709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CEE4370"/>
+    <w:nsid w:val="3FC54180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23CB938B"/>
+    <w:nsid w:val="7480FC53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="124A3F61"/>
+    <w:nsid w:val="2C4DAF54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24169327"/>
+    <w:nsid w:val="2FF9E998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>