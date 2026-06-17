--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BE43B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BE43B0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BE43B0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B16E2C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B16E2C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B16E2C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 2:07:36</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61F15709"/>
+    <w:nsid w:val="2D9CA235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FC54180"/>
+    <w:nsid w:val="26716A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7480FC53"/>
+    <w:nsid w:val="09668D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C4DAF54"/>
+    <w:nsid w:val="0140347B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2FF9E998"/>
+    <w:nsid w:val="24241D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>