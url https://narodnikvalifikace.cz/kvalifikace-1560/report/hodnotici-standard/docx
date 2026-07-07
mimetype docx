--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B16E2C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B16E2C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B16E2C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79A5D825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79A5D825" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79A5D825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 9:18:24</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D9CA235"/>
+    <w:nsid w:val="6228A45E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26716A4B"/>
+    <w:nsid w:val="6B630D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09668D53"/>
+    <w:nsid w:val="585EEFA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0140347B"/>
+    <w:nsid w:val="134598D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24241D37"/>
+    <w:nsid w:val="174FF1E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>