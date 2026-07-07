--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79A5D825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79A5D825" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79A5D825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A2ECC02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A2ECC02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A2ECC02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 11:09:11</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6228A45E"/>
+    <w:nsid w:val="060A9583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B630D07"/>
+    <w:nsid w:val="5A7482F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="585EEFA3"/>
+    <w:nsid w:val="64301B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="134598D8"/>
+    <w:nsid w:val="2A8BF032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="174FF1E8"/>
+    <w:nsid w:val="6DED601D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>