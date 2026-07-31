--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A2ECC02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A2ECC02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A2ECC02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5468951C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5468951C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5468951C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.7.2026 12:26:01</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="060A9583"/>
+    <w:nsid w:val="12CD35BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A7482F7"/>
+    <w:nsid w:val="7DD6EA75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64301B06"/>
+    <w:nsid w:val="13C29968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A8BF032"/>
+    <w:nsid w:val="5D40F917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6DED601D"/>
+    <w:nsid w:val="368D07F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>