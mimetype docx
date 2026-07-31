--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5468951C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5468951C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5468951C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B3AF181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B3AF181" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B3AF181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 12:48:22</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12CD35BD"/>
+    <w:nsid w:val="064EBD00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DD6EA75"/>
+    <w:nsid w:val="7BE98BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13C29968"/>
+    <w:nsid w:val="2135E5CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D40F917"/>
+    <w:nsid w:val="4E213D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="368D07F0"/>
+    <w:nsid w:val="791414C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>