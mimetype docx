--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B3AF181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B3AF181" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B3AF181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R618764C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR618764C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR618764C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:18:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="064EBD00"/>
+    <w:nsid w:val="79539AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BE98BE9"/>
+    <w:nsid w:val="11506C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2135E5CA"/>
+    <w:nsid w:val="5A134089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E213D95"/>
+    <w:nsid w:val="64D6CC72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="791414C5"/>
+    <w:nsid w:val="337360D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>