--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R618764C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR618764C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR618764C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45E090F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45E090F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45E090F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 20.8.2026 20:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 20.8.2026 20:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 20.8.2026 20:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 20.8.2026 20:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 20.8.2026 20:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 20.8.2026 20:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 14:32:46</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 20.8.2026 20:51:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79539AF0"/>
+    <w:nsid w:val="1CF0F61C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11506C5C"/>
+    <w:nsid w:val="1A948601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A134089"/>
+    <w:nsid w:val="04BC615D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64D6CC72"/>
+    <w:nsid w:val="040AF5E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="337360D9"/>
+    <w:nsid w:val="0CC8603F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>