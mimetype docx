--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R593E29DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR593E29DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR593E29DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13BDF18B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13BDF18B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13BDF18B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.4.2026 3:38:43</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.4.2026 3:38:43</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.4.2026 3:38:43</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.4.2026 3:38:43</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.4.2026 3:38:43</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.4.2026 3:38:43</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.4.2026 3:38:43</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C5BB1E4"/>
+    <w:nsid w:val="0F3DDB2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="496FBED3"/>
+    <w:nsid w:val="2C319AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D863218"/>
+    <w:nsid w:val="0DF55FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="507CB8F3"/>
+    <w:nsid w:val="120240FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C2571CA"/>
+    <w:nsid w:val="0CCA976E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>