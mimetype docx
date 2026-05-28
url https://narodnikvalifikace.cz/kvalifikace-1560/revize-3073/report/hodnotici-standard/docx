--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13BDF18B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13BDF18B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13BDF18B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36A2FAD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36A2FAD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36A2FAD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 7.5.2026 20:47:27</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F3DDB2F"/>
+    <w:nsid w:val="6BF23D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C319AF4"/>
+    <w:nsid w:val="7CAA6697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DF55FE3"/>
+    <w:nsid w:val="2652C121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="120240FE"/>
+    <w:nsid w:val="5B4E3520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CCA976E"/>
+    <w:nsid w:val="5448FC8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>