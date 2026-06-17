--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36A2FAD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36A2FAD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36A2FAD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R248B219D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR248B219D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR248B219D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 28.5.2026 5:38:50</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BF23D54"/>
+    <w:nsid w:val="4C6E108D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CAA6697"/>
+    <w:nsid w:val="2E4E7B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2652C121"/>
+    <w:nsid w:val="5EAC753E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B4E3520"/>
+    <w:nsid w:val="2C82B425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5448FC8A"/>
+    <w:nsid w:val="504BAD18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>