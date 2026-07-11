--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R248B219D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR248B219D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR248B219D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33C71862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33C71862" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33C71862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 17.6.2026 15:12:40</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C6E108D"/>
+    <w:nsid w:val="50E76021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E4E7B3E"/>
+    <w:nsid w:val="048949AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EAC753E"/>
+    <w:nsid w:val="7F093ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C82B425"/>
+    <w:nsid w:val="511030F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="504BAD18"/>
+    <w:nsid w:val="031D2FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>