--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33C71862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33C71862" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33C71862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ED705A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ED705A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ED705A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 11.7.2026 4:31:15</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50E76021"/>
+    <w:nsid w:val="695A8991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="048949AA"/>
+    <w:nsid w:val="0F2AF250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F093ACE"/>
+    <w:nsid w:val="080CE851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="511030F0"/>
+    <w:nsid w:val="01BC40DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="031D2FD4"/>
+    <w:nsid w:val="0A5E64FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>