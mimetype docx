--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ED705A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ED705A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ED705A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27D3198B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27D3198B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27D3198B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 21.8.2026 2:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1947,51 +1947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 21.8.2026 2:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2290,51 +2290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 21.8.2026 2:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4047,51 +4047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 21.8.2026 2:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5728,51 +5728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 21.8.2026 2:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6944,51 +6944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 21.8.2026 2:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7517,84 +7517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 31.7.2026 20:07:26</w:t>
+        <w:t>Obsluha nakládacích a přibírkových strojů v dole, 21.8.2026 2:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="695A8991"/>
+    <w:nsid w:val="55F69F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7680,51 +7680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F2AF250"/>
+    <w:nsid w:val="43B6C333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7810,51 +7810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="080CE851"/>
+    <w:nsid w:val="38E311B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7940,51 +7940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01BC40DD"/>
+    <w:nsid w:val="52F3283A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8070,51 +8070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A5E64FD"/>
+    <w:nsid w:val="4C8545CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>