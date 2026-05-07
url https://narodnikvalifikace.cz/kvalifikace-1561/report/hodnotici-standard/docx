--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R645816CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR645816CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR645816CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DD8B972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DD8B972" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DD8B972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 16.4.2026 22:55:10</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 16.4.2026 22:55:10</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2060,51 +2060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 16.4.2026 22:55:10</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 16.4.2026 22:55:10</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3986,51 +3986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 16.4.2026 22:55:10</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4299,51 +4299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 16.4.2026 22:55:10</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,84 +4928,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 16.4.2026 22:55:10</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0105569B"/>
+    <w:nsid w:val="43B7ED0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5091,51 +5091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ACB9176"/>
+    <w:nsid w:val="57D86010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5221,51 +5221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51C74BAA"/>
+    <w:nsid w:val="724E2F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>