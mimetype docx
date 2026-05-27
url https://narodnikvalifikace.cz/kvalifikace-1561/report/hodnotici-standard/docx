--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DD8B972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DD8B972" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DD8B972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA27D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA27D08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA27D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2060,51 +2060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3986,51 +3986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4299,51 +4299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,84 +4928,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.5.2026 16:07:30</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43B7ED0B"/>
+    <w:nsid w:val="5ECF48C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5091,51 +5091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D86010"/>
+    <w:nsid w:val="08B25DEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5221,51 +5221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="724E2F42"/>
+    <w:nsid w:val="1DA31FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>