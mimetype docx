--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CA27D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CA27D08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CA27D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41481EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41481EEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41481EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2060,51 +2060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3986,51 +3986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4299,51 +4299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,84 +4928,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.5.2026 23:54:02</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5ECF48C9"/>
+    <w:nsid w:val="43DF53AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5091,51 +5091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08B25DEC"/>
+    <w:nsid w:val="7003FB94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5221,51 +5221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DA31FDF"/>
+    <w:nsid w:val="4AECF091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>