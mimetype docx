--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41481EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41481EEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41481EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F4A97F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F4A97F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F4A97F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2060,51 +2060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3986,51 +3986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4299,51 +4299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,84 +4928,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:19:15</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43DF53AC"/>
+    <w:nsid w:val="230C9942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5091,51 +5091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7003FB94"/>
+    <w:nsid w:val="5AB3D984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5221,51 +5221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AECF091"/>
+    <w:nsid w:val="010E6B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>