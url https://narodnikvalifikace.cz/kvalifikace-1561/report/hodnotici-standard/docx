--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F4A97F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F4A97F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F4A97F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA779C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA779C65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA779C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2060,51 +2060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3986,51 +3986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4299,51 +4299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,84 +4928,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.6.2026 11:46:45</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="230C9942"/>
+    <w:nsid w:val="62CA5ED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5091,51 +5091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AB3D984"/>
+    <w:nsid w:val="6EE8363E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5221,51 +5221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="010E6B6B"/>
+    <w:nsid w:val="042D6035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>