--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA779C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA779C65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA779C65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D74C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D74C5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D74C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2060,51 +2060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3986,51 +3986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4299,51 +4299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,84 +4928,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 14:07:33</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62CA5ED7"/>
+    <w:nsid w:val="22AF2076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5091,51 +5091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EE8363E"/>
+    <w:nsid w:val="19FE0EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5221,51 +5221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="042D6035"/>
+    <w:nsid w:val="60EAC263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>