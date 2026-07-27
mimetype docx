--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D74C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D74C5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D74C5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39E2AE2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39E2AE2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39E2AE2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2060,51 +2060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3986,51 +3986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4299,51 +4299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,84 +4928,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 7.7.2026 15:14:09</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22AF2076"/>
+    <w:nsid w:val="5766E612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5091,51 +5091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19FE0EDA"/>
+    <w:nsid w:val="28C88058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5221,51 +5221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60EAC263"/>
+    <w:nsid w:val="2644F350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>