--- v7 (2026-07-27)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39E2AE2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39E2AE2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39E2AE2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58D03F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58D03F3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58D03F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2060,51 +2060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3986,51 +3986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4299,51 +4299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,84 +4928,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 27.7.2026 16:47:06</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5766E612"/>
+    <w:nsid w:val="2C51AD49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5091,51 +5091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28C88058"/>
+    <w:nsid w:val="1A7630CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5221,51 +5221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2644F350"/>
+    <w:nsid w:val="726EB176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>