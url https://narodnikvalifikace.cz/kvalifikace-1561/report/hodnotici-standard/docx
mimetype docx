--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58D03F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58D03F3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58D03F3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69805C99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69805C99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69805C99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 8.9.2026 5:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 8.9.2026 5:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2060,51 +2060,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 8.9.2026 5:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2529,51 +2529,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 8.9.2026 5:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3986,51 +3986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 8.9.2026 5:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4299,51 +4299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 8.9.2026 5:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4928,84 +4928,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 17.8.2026 18:16:58</w:t>
+        <w:t>Hydraulikář/hydraulikářka v těžbě a úpravě nerostných surovin, 8.9.2026 5:29:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C51AD49"/>
+    <w:nsid w:val="42561CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5091,51 +5091,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A7630CB"/>
+    <w:nsid w:val="6EB8C7B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5221,51 +5221,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="726EB176"/>
+    <w:nsid w:val="0F0F927F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>