--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R557F03FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR557F03FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR557F03FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60C46771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60C46771" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60C46771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.4.2026 0:28:14</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.4.2026 0:28:14</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.4.2026 0:28:14</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.4.2026 0:28:14</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4604,51 +4604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.4.2026 0:28:14</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace (např. nájemní smlouvu, smlouvu o užívání, prohlášení o zapůjčení apod.) včetně dokladu typu smlouvy o smlouvě budoucí dávajícího předpoklad dlouhodobějšího disponování s příslušným vybavením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.4.2026 0:28:14</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6380,51 +6380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.4.2026 0:28:14</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6897,84 +6897,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ORTO plus, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.4.2026 0:28:14</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F96B00A"/>
+    <w:nsid w:val="2577D4A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7060,51 +7060,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69643CF3"/>
+    <w:nsid w:val="2A23CBCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7190,51 +7190,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5655CF4A"/>
+    <w:nsid w:val="59FD6712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>