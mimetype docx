--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60C46771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60C46771" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60C46771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F2B07ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F2B07ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F2B07ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4604,51 +4604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace (např. nájemní smlouvu, smlouvu o užívání, prohlášení o zapůjčení apod.) včetně dokladu typu smlouvy o smlouvě budoucí dávajícího předpoklad dlouhodobějšího disponování s příslušným vybavením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6380,51 +6380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6897,84 +6897,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ORTO plus, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 7.5.2026 18:22:51</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2577D4A9"/>
+    <w:nsid w:val="15A955D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7060,51 +7060,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A23CBCD"/>
+    <w:nsid w:val="28757AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7190,51 +7190,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59FD6712"/>
+    <w:nsid w:val="79E10D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>