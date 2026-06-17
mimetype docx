--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F2B07ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F2B07ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F2B07ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R265C4BD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR265C4BD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR265C4BD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4604,51 +4604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace (např. nájemní smlouvu, smlouvu o užívání, prohlášení o zapůjčení apod.) včetně dokladu typu smlouvy o smlouvě budoucí dávajícího předpoklad dlouhodobějšího disponování s příslušným vybavením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6380,51 +6380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6897,84 +6897,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ORTO plus, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 28.5.2026 2:34:17</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15A955D5"/>
+    <w:nsid w:val="63C0F3D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7060,51 +7060,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28757AE8"/>
+    <w:nsid w:val="0EE3EA47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7190,51 +7190,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79E10D33"/>
+    <w:nsid w:val="1B7FA537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>