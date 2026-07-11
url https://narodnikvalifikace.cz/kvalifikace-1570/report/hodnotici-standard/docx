--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R265C4BD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR265C4BD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR265C4BD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R778482C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR778482C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR778482C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3727,51 +3727,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4604,51 +4604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6067,51 +6067,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace (např. nájemní smlouvu, smlouvu o užívání, prohlášení o zapůjčení apod.) včetně dokladu typu smlouvy o smlouvě budoucí dávajícího předpoklad dlouhodobějšího disponování s příslušným vybavením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6380,51 +6380,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6897,84 +6897,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ORTO plus, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 17.6.2026 9:41:45</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63C0F3D5"/>
+    <w:nsid w:val="3F320ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7060,51 +7060,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EE3EA47"/>
+    <w:nsid w:val="553FE599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7190,51 +7190,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B7FA537"/>
+    <w:nsid w:val="606B0B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>