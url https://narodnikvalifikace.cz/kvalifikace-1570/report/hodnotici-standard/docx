--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R778482C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR778482C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR778482C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C5453AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C5453AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C5453AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,68 +846,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9573"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1868,68 +1868,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13032"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2819,68 +2819,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12312"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3716,68 +3716,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12395"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4593,68 +4593,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6056,68 +6056,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace (např. nájemní smlouvu, smlouvu o užívání, prohlášení o zapůjčení apod.) včetně dokladu typu smlouvy o smlouvě budoucí dávajícího předpoklad dlouhodobějšího disponování s příslušným vybavením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6369,68 +6369,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6886,95 +6886,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ORTO plus, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 11.7.2026 19:12:11</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F320ACD"/>
+    <w:nsid w:val="32B1A5E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7060,51 +7060,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="553FE599"/>
+    <w:nsid w:val="7E68D226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7190,51 +7190,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="606B0B68"/>
+    <w:nsid w:val="733B1DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>