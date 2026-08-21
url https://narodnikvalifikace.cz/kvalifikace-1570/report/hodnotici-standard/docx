--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C5453AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C5453AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C5453AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78B5D6FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78B5D6FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78B5D6FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,68 +846,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9573"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 21.8.2026 21:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1868,68 +1868,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13032"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 21.8.2026 21:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2819,68 +2819,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12312"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 21.8.2026 21:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3716,68 +3716,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12395"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 21.8.2026 21:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4593,68 +4593,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 21.8.2026 21:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6056,68 +6056,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace (např. nájemní smlouvu, smlouvu o užívání, prohlášení o zapůjčení apod.) včetně dokladu typu smlouvy o smlouvě budoucí dávajícího předpoklad dlouhodobějšího disponování s příslušným vybavením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 21.8.2026 21:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6369,68 +6369,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 21.8.2026 21:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6886,95 +6886,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ORTO plus, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 1.8.2026 7:28:40</w:t>
+        <w:t>Samostatný kožařský technik technolog / samostatná kožařská technička technoložka, 21.8.2026 21:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32B1A5E6"/>
+    <w:nsid w:val="6BF4D354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7060,51 +7060,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E68D226"/>
+    <w:nsid w:val="0991107B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7190,51 +7190,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="733B1DFB"/>
+    <w:nsid w:val="03A9D051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>