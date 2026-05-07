--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCE0A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCE0A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCE0A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ED066D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ED066D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ED066D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.4.2026 0:28:40</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.4.2026 0:28:40</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.4.2026 0:28:40</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.4.2026 0:28:40</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.4.2026 0:28:40</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.4.2026 0:28:40</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.4.2026 0:28:40</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.4.2026 0:28:40</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.4.2026 0:28:40</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5543D85F"/>
+    <w:nsid w:val="4DD84C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B802629"/>
+    <w:nsid w:val="3D985E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>