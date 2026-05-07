--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ED066D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ED066D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ED066D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R837EF09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR837EF09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR837EF09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 17:10:01</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DD84C0E"/>
+    <w:nsid w:val="1117E725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D985E91"/>
+    <w:nsid w:val="56C11030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>