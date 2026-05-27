--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R837EF09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR837EF09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR837EF09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77412531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77412531" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77412531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.5.2026 18:09:47</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1117E725"/>
+    <w:nsid w:val="03039D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C11030"/>
+    <w:nsid w:val="3CBE6D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>