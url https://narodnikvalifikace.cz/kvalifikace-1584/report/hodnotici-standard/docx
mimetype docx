--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77412531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77412531" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77412531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14460BA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14460BA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14460BA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 28.5.2026 0:56:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03039D8E"/>
+    <w:nsid w:val="1B63641C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CBE6D3C"/>
+    <w:nsid w:val="79DA5A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>