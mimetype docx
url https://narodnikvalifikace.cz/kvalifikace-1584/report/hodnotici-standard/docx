--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14460BA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14460BA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14460BA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C4390FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C4390FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C4390FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 17.6.2026 9:38:42</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B63641C"/>
+    <w:nsid w:val="572DC4DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79DA5A63"/>
+    <w:nsid w:val="185489C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>