--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C4390FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C4390FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C4390FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R459E1F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR459E1F51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR459E1F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 7.7.2026 12:41:31</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="572DC4DA"/>
+    <w:nsid w:val="33037331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="185489C9"/>
+    <w:nsid w:val="57749C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>