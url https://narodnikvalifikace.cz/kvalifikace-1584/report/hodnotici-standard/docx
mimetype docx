--- v6 (2026-07-27)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R459E1F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR459E1F51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR459E1F51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA2777B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA2777B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA2777B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 27.7.2026 17:10:06</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33037331"/>
+    <w:nsid w:val="5E0BD067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57749C26"/>
+    <w:nsid w:val="6B6CEC19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>