--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA2777B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA2777B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA2777B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F0BEA4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F0BEA4C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F0BEA4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 9.9.2026 21:26:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 9.9.2026 21:26:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 9.9.2026 21:26:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 9.9.2026 21:26:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5184,51 +5184,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 9.9.2026 21:26:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,51 +6746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 9.9.2026 21:26:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7743,51 +7743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 9.9.2026 21:26:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9245,51 +9245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Doba písemné části zkoušky jednoho uchazeče je 90 min. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 9.9.2026 21:26:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9818,84 +9818,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Milan Říha Ph.D., DiS., specialista vzdělávání, Šibřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technolog/technoložka pro recyklaci plastů, 20.8.2026 15:41:51</w:t>
+        <w:t>Technolog/technoložka pro recyklaci plastů, 9.9.2026 21:26:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E0BD067"/>
+    <w:nsid w:val="2FF7B8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9981,51 +9981,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B6CEC19"/>
+    <w:nsid w:val="35332EAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>