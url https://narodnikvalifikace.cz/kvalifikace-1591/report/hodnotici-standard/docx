--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R720D3C17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR720D3C17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR720D3C17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76D831FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76D831FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76D831FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.4.2026 2:07:52</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.4.2026 2:07:52</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2168,51 +2168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.4.2026 2:07:52</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11495,51 +11495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.4.2026 2:07:52</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.4.2026 2:07:52</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14835,51 +14835,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.4.2026 2:07:52</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15408,84 +15408,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.4.2026 2:07:52</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BA4EE16"/>
+    <w:nsid w:val="0441A9CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15571,51 +15571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C93B5E9"/>
+    <w:nsid w:val="7E203DAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15701,51 +15701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30077FAC"/>
+    <w:nsid w:val="62BF72F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15831,51 +15831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19F9E23C"/>
+    <w:nsid w:val="759BD1F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15961,51 +15961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="341A7200"/>
+    <w:nsid w:val="37A2EAFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>