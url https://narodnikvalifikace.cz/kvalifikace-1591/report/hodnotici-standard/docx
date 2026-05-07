--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76D831FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76D831FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76D831FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75CB6ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75CB6ABC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75CB6ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2168,51 +2168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11495,51 +11495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14835,51 +14835,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15408,84 +15408,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:01:57</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0441A9CB"/>
+    <w:nsid w:val="2007E8FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15571,51 +15571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E203DAD"/>
+    <w:nsid w:val="14DA7690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15701,51 +15701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62BF72F6"/>
+    <w:nsid w:val="273A9C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15831,51 +15831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="759BD1F1"/>
+    <w:nsid w:val="72519454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15961,51 +15961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37A2EAFA"/>
+    <w:nsid w:val="07307B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>