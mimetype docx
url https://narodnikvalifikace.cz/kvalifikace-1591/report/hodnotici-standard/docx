--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75CB6ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75CB6ABC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75CB6ABC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CC27604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CC27604" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CC27604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2168,51 +2168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11495,51 +11495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14835,51 +14835,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15408,84 +15408,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.5.2026 19:06:28</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2007E8FE"/>
+    <w:nsid w:val="6F30E5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15571,51 +15571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14DA7690"/>
+    <w:nsid w:val="2C17A1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15701,51 +15701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="273A9C75"/>
+    <w:nsid w:val="5C4E263B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15831,51 +15831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72519454"/>
+    <w:nsid w:val="798880D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15961,51 +15961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07307B4E"/>
+    <w:nsid w:val="48D36D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>