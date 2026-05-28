--- v3 (2026-05-27)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CC27604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CC27604" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CC27604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5842969F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5842969F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5842969F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2168,51 +2168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11495,51 +11495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14835,51 +14835,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15408,84 +15408,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 1:24:27</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F30E5D8"/>
+    <w:nsid w:val="2116A5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15571,51 +15571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C17A1FF"/>
+    <w:nsid w:val="7CEDBE99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15701,51 +15701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C4E263B"/>
+    <w:nsid w:val="33FF1961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15831,51 +15831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="798880D3"/>
+    <w:nsid w:val="6060FBF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15961,51 +15961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48D36D95"/>
+    <w:nsid w:val="6493D8AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>