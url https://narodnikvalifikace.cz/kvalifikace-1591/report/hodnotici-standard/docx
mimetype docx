--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5842969F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5842969F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5842969F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DA3AF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DA3AF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DA3AF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2168,51 +2168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11495,51 +11495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14835,51 +14835,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15408,84 +15408,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 28.5.2026 2:32:56</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2116A5A8"/>
+    <w:nsid w:val="2697E8A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15571,51 +15571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CEDBE99"/>
+    <w:nsid w:val="2DF46DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15701,51 +15701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33FF1961"/>
+    <w:nsid w:val="7A782B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15831,51 +15831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6060FBF7"/>
+    <w:nsid w:val="608BB09D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15961,51 +15961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6493D8AF"/>
+    <w:nsid w:val="0A1DCA06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>