--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DA3AF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DA3AF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DA3AF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63105DBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63105DBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63105DBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2168,51 +2168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11495,51 +11495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14835,51 +14835,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15408,84 +15408,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 17.6.2026 9:17:06</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2697E8A5"/>
+    <w:nsid w:val="6E10C532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15571,51 +15571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DF46DF6"/>
+    <w:nsid w:val="213AC65E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15701,51 +15701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A782B4F"/>
+    <w:nsid w:val="044F95E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15831,51 +15831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="608BB09D"/>
+    <w:nsid w:val="790FF98A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15961,51 +15961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A1DCA06"/>
+    <w:nsid w:val="5ED2D3AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>