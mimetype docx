--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63105DBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63105DBB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63105DBB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R499A6EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR499A6EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR499A6EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2168,51 +2168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11495,51 +11495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14835,51 +14835,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15408,84 +15408,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 7.7.2026 12:25:24</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E10C532"/>
+    <w:nsid w:val="0D3D9934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15571,51 +15571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="213AC65E"/>
+    <w:nsid w:val="31BC0514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15701,51 +15701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="044F95E3"/>
+    <w:nsid w:val="793CECA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15831,51 +15831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="790FF98A"/>
+    <w:nsid w:val="3D14E574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15961,51 +15961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5ED2D3AC"/>
+    <w:nsid w:val="5316AB9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>