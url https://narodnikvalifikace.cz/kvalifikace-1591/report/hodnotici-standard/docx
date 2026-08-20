--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R499A6EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR499A6EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR499A6EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6979DD8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6979DD8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6979DD8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 20.8.2026 21:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 20.8.2026 21:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2168,51 +2168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 20.8.2026 21:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11495,51 +11495,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 20.8.2026 21:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13973,51 +13973,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 20.8.2026 21:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14835,51 +14835,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 20.8.2026 21:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15408,84 +15408,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka pásové dopravy, 31.7.2026 12:43:15</w:t>
+        <w:t>Operátor/operátorka pásové dopravy, 20.8.2026 21:48:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D3D9934"/>
+    <w:nsid w:val="478C2201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15571,51 +15571,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31BC0514"/>
+    <w:nsid w:val="1F0BF096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15701,51 +15701,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="793CECA1"/>
+    <w:nsid w:val="189A8377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15831,51 +15831,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D14E574"/>
+    <w:nsid w:val="7D654189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15961,51 +15961,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5316AB9D"/>
+    <w:nsid w:val="62B44714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>