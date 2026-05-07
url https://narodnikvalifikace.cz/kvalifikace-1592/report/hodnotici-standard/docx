--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37651DB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37651DB9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37651DB9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E8D8157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E8D8157" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E8D8157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.4.2026 0:28:38</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D5B85D8"/>
+    <w:nsid w:val="1A28D9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23A21E69"/>
+    <w:nsid w:val="7A61FB5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="113BEEE8"/>
+    <w:nsid w:val="3764BAB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02BC6EE9"/>
+    <w:nsid w:val="18BF1D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1EFB9C0E"/>
+    <w:nsid w:val="02EFBABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>