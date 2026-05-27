--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E8D8157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E8D8157" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E8D8157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66D06BC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66D06BC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66D06BC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.5.2026 17:09:57</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A28D9FE"/>
+    <w:nsid w:val="2B1E4F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A61FB5E"/>
+    <w:nsid w:val="6B9BADCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3764BAB6"/>
+    <w:nsid w:val="62D23A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="18BF1D1E"/>
+    <w:nsid w:val="00B5B825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02EFBABB"/>
+    <w:nsid w:val="5B6C8AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>