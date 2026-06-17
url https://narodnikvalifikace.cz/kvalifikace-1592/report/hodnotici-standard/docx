--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66D06BC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66D06BC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66D06BC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R634AC149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR634AC149" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR634AC149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 28.5.2026 0:12:04</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B1E4F06"/>
+    <w:nsid w:val="1480F9B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B9BADCD"/>
+    <w:nsid w:val="531217FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62D23A14"/>
+    <w:nsid w:val="07D56A61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00B5B825"/>
+    <w:nsid w:val="7791BB41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B6C8AB5"/>
+    <w:nsid w:val="024D4B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>