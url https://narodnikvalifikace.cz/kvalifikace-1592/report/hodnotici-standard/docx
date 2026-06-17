--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R634AC149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR634AC149" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR634AC149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1592E97D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1592E97D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1592E97D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:23:08</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1480F9B4"/>
+    <w:nsid w:val="1FDE1C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="531217FD"/>
+    <w:nsid w:val="28083FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07D56A61"/>
+    <w:nsid w:val="77D65131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7791BB41"/>
+    <w:nsid w:val="68255607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="024D4B02"/>
+    <w:nsid w:val="1FEE79CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>