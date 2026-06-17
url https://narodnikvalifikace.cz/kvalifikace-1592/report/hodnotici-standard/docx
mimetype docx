--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1592E97D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1592E97D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1592E97D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13859F2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13859F2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13859F2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 11:45:44</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FDE1C07"/>
+    <w:nsid w:val="69780BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28083FC8"/>
+    <w:nsid w:val="40318288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77D65131"/>
+    <w:nsid w:val="0DF7DD4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68255607"/>
+    <w:nsid w:val="31925640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FEE79CA"/>
+    <w:nsid w:val="192E1C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>