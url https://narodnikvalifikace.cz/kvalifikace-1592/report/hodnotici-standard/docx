--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13859F2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13859F2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13859F2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73969172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73969172" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73969172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 17.6.2026 12:38:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69780BBB"/>
+    <w:nsid w:val="2817FA9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40318288"/>
+    <w:nsid w:val="5DE8EDF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DF7DD4E"/>
+    <w:nsid w:val="05ED95F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31925640"/>
+    <w:nsid w:val="081CE06B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="192E1C58"/>
+    <w:nsid w:val="18E0C5E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>