--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73969172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73969172" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73969172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54EA8665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54EA8665" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54EA8665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 7.7.2026 14:58:37</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2817FA9A"/>
+    <w:nsid w:val="709A9AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DE8EDF1"/>
+    <w:nsid w:val="6BA552D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05ED95F5"/>
+    <w:nsid w:val="5B1ADF4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="081CE06B"/>
+    <w:nsid w:val="78DBA476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18E0C5E4"/>
+    <w:nsid w:val="29F6F068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>