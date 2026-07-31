--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54EA8665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54EA8665" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54EA8665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B567C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B567C84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B567C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 11:39:19</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="709A9AEE"/>
+    <w:nsid w:val="7DF98B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BA552D9"/>
+    <w:nsid w:val="0E4A63F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B1ADF4A"/>
+    <w:nsid w:val="535A01ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78DBA476"/>
+    <w:nsid w:val="4CDA986B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29F6F068"/>
+    <w:nsid w:val="40A715BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>