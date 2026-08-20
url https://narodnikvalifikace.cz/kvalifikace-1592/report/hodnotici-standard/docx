--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B567C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B567C84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B567C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B9499A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B9499A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B9499A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 31.7.2026 12:58:00</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DF98B01"/>
+    <w:nsid w:val="29351789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E4A63F2"/>
+    <w:nsid w:val="4473A216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="535A01ED"/>
+    <w:nsid w:val="03153767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CDA986B"/>
+    <w:nsid w:val="53C5F601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40A715BA"/>
+    <w:nsid w:val="749C2FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>