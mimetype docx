--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B9499A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B9499A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B9499A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53C2D931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53C2D931" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53C2D931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3953,51 +3953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5690,51 +5690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6434,51 +6434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6951,84 +6951,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 20.8.2026 15:41:49</w:t>
+        <w:t>Technik/technička řízení montáže a údržby strojní dopravy, 9.9.2026 21:26:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29351789"/>
+    <w:nsid w:val="5C3E4908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7114,51 +7114,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4473A216"/>
+    <w:nsid w:val="2BF24C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7244,51 +7244,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03153767"/>
+    <w:nsid w:val="7E16C160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7374,51 +7374,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53C5F601"/>
+    <w:nsid w:val="1AD1174A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7504,51 +7504,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="749C2FE1"/>
+    <w:nsid w:val="7FF4C5CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>