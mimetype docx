--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R356190F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR356190F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR356190F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R759F306A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR759F306A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR759F306A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.4.2026 1:05:15</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.4.2026 1:05:15</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.4.2026 1:05:15</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.4.2026 1:05:15</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4168,51 +4168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.4.2026 1:05:15</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5144,51 +5144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.4.2026 1:05:15</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.4.2026 1:05:15</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,84 +6974,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Obchodní akademie Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.4.2026 1:05:15</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="078C48B8"/>
+    <w:nsid w:val="10AD5614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A978CCF"/>
+    <w:nsid w:val="3DFDDC71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="068E5868"/>
+    <w:nsid w:val="4D9A5E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>