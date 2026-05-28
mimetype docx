--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R759F306A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR759F306A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR759F306A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EB0CAA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EB0CAA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EB0CAA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4168,51 +4168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5144,51 +5144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,84 +6974,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Obchodní akademie Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.5.2026 18:55:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10AD5614"/>
+    <w:nsid w:val="0E3DAB88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DFDDC71"/>
+    <w:nsid w:val="0E23A1D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D9A5E28"/>
+    <w:nsid w:val="5DA6F00E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>