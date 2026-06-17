--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EB0CAA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EB0CAA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EB0CAA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R583EC492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR583EC492" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR583EC492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4168,51 +4168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5144,51 +5144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,84 +6974,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Obchodní akademie Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.5.2026 3:21:46</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E3DAB88"/>
+    <w:nsid w:val="6EC37E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E23A1D5"/>
+    <w:nsid w:val="67AB2232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DA6F00E"/>
+    <w:nsid w:val="51D40EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>