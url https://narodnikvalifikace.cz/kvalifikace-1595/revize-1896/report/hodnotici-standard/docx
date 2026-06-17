--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R583EC492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR583EC492" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR583EC492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25DCD620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25DCD620" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25DCD620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4168,51 +4168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5144,51 +5144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,84 +6974,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Obchodní akademie Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 12:51:08</w:t>
+        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EC37E86"/>
+    <w:nsid w:val="4928330A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67AB2232"/>
+    <w:nsid w:val="3815E8D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51D40EC1"/>
+    <w:nsid w:val="7BD1C644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>