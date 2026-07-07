--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25DCD620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25DCD620" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25DCD620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R147649C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR147649C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR147649C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4168,51 +4168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5144,51 +5144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,84 +6974,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Obchodní akademie Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 17.6.2026 14:47:34</w:t>
+        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4928330A"/>
+    <w:nsid w:val="5FE49C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3815E8D8"/>
+    <w:nsid w:val="4DDAD823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BD1C644"/>
+    <w:nsid w:val="7DDFB940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>