--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R147649C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR147649C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR147649C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B377CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B377CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B377CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4168,51 +4168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5144,51 +5144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,84 +6974,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Obchodní akademie Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 7.7.2026 16:18:58</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FE49C45"/>
+    <w:nsid w:val="67D54BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DDAD823"/>
+    <w:nsid w:val="0580AC62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DDFB940"/>
+    <w:nsid w:val="2C9EA93E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>