--- v6 (2026-07-28)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70B377CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70B377CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70B377CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C7D2C77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C7D2C77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C7D2C77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4168,51 +4168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5144,51 +5144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,84 +6974,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Obchodní akademie Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 2:38:42</w:t>
+        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67D54BA5"/>
+    <w:nsid w:val="2AFFC477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0580AC62"/>
+    <w:nsid w:val="3B59E8E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C9EA93E"/>
+    <w:nsid w:val="2C58A14F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>