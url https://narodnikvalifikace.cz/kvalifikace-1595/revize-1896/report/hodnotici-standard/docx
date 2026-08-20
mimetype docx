--- v7 (2026-07-28)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C7D2C77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C7D2C77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C7D2C77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ABDF3E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ABDF3E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ABDF3E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:44</w:t>
+        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:44</w:t>
+        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:44</w:t>
+        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:44</w:t>
+        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4168,51 +4168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:45</w:t>
+        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5144,51 +5144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:45</w:t>
+        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:45</w:t>
+        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,84 +6974,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Obchodní akademie Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 28.7.2026 3:55:45</w:t>
+        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AFFC477"/>
+    <w:nsid w:val="65C5BBDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B59E8E5"/>
+    <w:nsid w:val="085EEF74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C58A14F"/>
+    <w:nsid w:val="0F2599B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>