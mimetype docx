--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ABDF3E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ABDF3E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ABDF3E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R137BEC38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR137BEC38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR137BEC38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 18.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
+        <w:t>Letecký sestavář – nýtař, 9.9.2026 23:04:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
+        <w:t>Letecký sestavář – nýtař, 9.9.2026 23:04:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
+        <w:t>Letecký sestavář – nýtař, 9.9.2026 23:04:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
+        <w:t>Letecký sestavář – nýtař, 9.9.2026 23:04:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4168,51 +4168,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
+        <w:t>Letecký sestavář – nýtař, 9.9.2026 23:04:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5144,51 +5144,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
+        <w:t>Letecký sestavář – nýtař, 9.9.2026 23:04:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6345,51 +6345,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
+        <w:t>Letecký sestavář – nýtař, 9.9.2026 23:04:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6974,84 +6974,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Obchodní akademie Uherský Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký sestavář – nýtař, 20.8.2026 19:57:48</w:t>
+        <w:t>Letecký sestavář – nýtař, 9.9.2026 23:04:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65C5BBDE"/>
+    <w:nsid w:val="71660A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7137,51 +7137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="085EEF74"/>
+    <w:nsid w:val="15C4E421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7267,51 +7267,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F2599B3"/>
+    <w:nsid w:val="6DA2DB96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>