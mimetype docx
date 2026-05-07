--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B3F81C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B3F81C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B3F81C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D41FCF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D41FCF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D41FCF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15779,51 +15779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29614,51 +29614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37253,51 +37253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38648,51 +38648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39221,84 +39221,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BorsodChem MCHZ, s. r. o., Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.4.2026 0:28:49</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CB18F46"/>
+    <w:nsid w:val="752DAE3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39384,51 +39384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49518D1B"/>
+    <w:nsid w:val="0D675AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39514,51 +39514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67E1C281"/>
+    <w:nsid w:val="1AC8452D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39644,51 +39644,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52FED379"/>
+    <w:nsid w:val="02C8F9D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>