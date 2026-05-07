--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D41FCF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D41FCF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D41FCF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73C0248E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73C0248E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73C0248E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15779,51 +15779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29614,51 +29614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37253,51 +37253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38648,51 +38648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39221,84 +39221,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BorsodChem MCHZ, s. r. o., Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 17:10:22</w:t>
+        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="752DAE3C"/>
+    <w:nsid w:val="2B70E1E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39384,51 +39384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D675AFF"/>
+    <w:nsid w:val="4BE97D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39514,51 +39514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AC8452D"/>
+    <w:nsid w:val="5973128A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39644,51 +39644,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02C8F9D5"/>
+    <w:nsid w:val="2BA52B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>