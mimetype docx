--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73C0248E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73C0248E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73C0248E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58E3A8C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58E3A8C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58E3A8C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15779,51 +15779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29614,51 +29614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37253,51 +37253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38648,51 +38648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39221,84 +39221,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BorsodChem MCHZ, s. r. o., Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 7.5.2026 18:09:47</w:t>
+        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B70E1E6"/>
+    <w:nsid w:val="1B882EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39384,51 +39384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BE97D2F"/>
+    <w:nsid w:val="7EF6DC38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39514,51 +39514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5973128A"/>
+    <w:nsid w:val="20C480DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39644,51 +39644,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2BA52B9E"/>
+    <w:nsid w:val="4E37E955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>