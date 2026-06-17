--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58E3A8C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58E3A8C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58E3A8C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAA561B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAA561B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAA561B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15779,51 +15779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29614,51 +29614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37253,51 +37253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38648,51 +38648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39221,84 +39221,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BorsodChem MCHZ, s. r. o., Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 28.5.2026 0:12:15</w:t>
+        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B882EF4"/>
+    <w:nsid w:val="7FFFECAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39384,51 +39384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EF6DC38"/>
+    <w:nsid w:val="170D0C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39514,51 +39514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20C480DD"/>
+    <w:nsid w:val="5A6BF67E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39644,51 +39644,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E37E955"/>
+    <w:nsid w:val="0E32132E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>