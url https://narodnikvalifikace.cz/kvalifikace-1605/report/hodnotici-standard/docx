--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAA561B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAA561B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAA561B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R146E9CE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR146E9CE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR146E9CE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15779,51 +15779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29614,51 +29614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37253,51 +37253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38648,51 +38648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39221,84 +39221,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BorsodChem MCHZ, s. r. o., Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 17.6.2026 9:15:55</w:t>
+        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FFFECAA"/>
+    <w:nsid w:val="23C84834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39384,51 +39384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="170D0C3D"/>
+    <w:nsid w:val="63323147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39514,51 +39514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A6BF67E"/>
+    <w:nsid w:val="118FBFE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39644,51 +39644,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E32132E"/>
+    <w:nsid w:val="28B8B317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>