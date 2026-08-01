--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R146E9CE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR146E9CE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR146E9CE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67AE4B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67AE4B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67AE4B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15779,51 +15779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29614,51 +29614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37253,51 +37253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38648,51 +38648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39221,84 +39221,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BorsodChem MCHZ, s. r. o., Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 11.7.2026 19:11:37</w:t>
+        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23C84834"/>
+    <w:nsid w:val="6448161E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39384,51 +39384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63323147"/>
+    <w:nsid w:val="1CDB42D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39514,51 +39514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="118FBFE9"/>
+    <w:nsid w:val="4FFF8BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39644,51 +39644,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28B8B317"/>
+    <w:nsid w:val="5C0B4AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>