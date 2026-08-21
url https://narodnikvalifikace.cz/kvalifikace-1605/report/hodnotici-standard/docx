--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67AE4B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67AE4B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67AE4B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R645A6AAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR645A6AAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR645A6AAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15779,51 +15779,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29614,51 +29614,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37253,51 +37253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38648,51 +38648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 90 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39221,84 +39221,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BorsodChem MCHZ, s. r. o., Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REACH manažer/manažerka, 1.8.2026 7:28:09</w:t>
+        <w:t>REACH manažer/manažerka, 21.8.2026 21:49:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6448161E"/>
+    <w:nsid w:val="2D0E3789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39384,51 +39384,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CDB42D0"/>
+    <w:nsid w:val="2BBA4A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39514,51 +39514,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FFF8BA3"/>
+    <w:nsid w:val="452EE65E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -39644,51 +39644,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C0B4AC4"/>
+    <w:nsid w:val="68522E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>