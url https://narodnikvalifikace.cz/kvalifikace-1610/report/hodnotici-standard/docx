--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12A3AC42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12A3AC42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12A3AC42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29B2DA47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29B2DA47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29B2DA47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 16.4.2026 22:52:20</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 16.4.2026 22:52:20</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 16.4.2026 22:52:20</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 16.4.2026 22:52:20</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 16.4.2026 22:52:20</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 16.4.2026 22:52:20</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 16.4.2026 22:52:20</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 16.4.2026 22:52:20</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="185557F5"/>
+    <w:nsid w:val="246CDFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BE78C12"/>
+    <w:nsid w:val="5C59FB33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D5ECE9D"/>
+    <w:nsid w:val="1087ED73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23AC89B3"/>
+    <w:nsid w:val="391AD981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="400106FE"/>
+    <w:nsid w:val="7FF4F3A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28328CA8"/>
+    <w:nsid w:val="698F873C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="04C6A527"/>
+    <w:nsid w:val="16D7E222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>