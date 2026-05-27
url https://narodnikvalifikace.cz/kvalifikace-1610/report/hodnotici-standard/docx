--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29B2DA47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29B2DA47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29B2DA47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55E469F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55E469F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55E469F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 17:10:06</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="246CDFE1"/>
+    <w:nsid w:val="7003CC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C59FB33"/>
+    <w:nsid w:val="2B5528E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1087ED73"/>
+    <w:nsid w:val="54511229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="391AD981"/>
+    <w:nsid w:val="154B003B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FF4F3A7"/>
+    <w:nsid w:val="601AA224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="698F873C"/>
+    <w:nsid w:val="3D42B3E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="16D7E222"/>
+    <w:nsid w:val="0A8B6184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>