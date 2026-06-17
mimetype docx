--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55E469F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55E469F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55E469F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C0C9B8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C0C9B8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C0C9B8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 0:56:53</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7003CC14"/>
+    <w:nsid w:val="5AFCDE55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B5528E0"/>
+    <w:nsid w:val="026A224A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54511229"/>
+    <w:nsid w:val="7CF6A89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="154B003B"/>
+    <w:nsid w:val="1D2464BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="601AA224"/>
+    <w:nsid w:val="6149800D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3D42B3E7"/>
+    <w:nsid w:val="2A7010B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0A8B6184"/>
+    <w:nsid w:val="03C29101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>