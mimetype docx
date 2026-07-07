--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C0C9B8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C0C9B8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C0C9B8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32433E98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32433E98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32433E98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 9:15:51</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AFCDE55"/>
+    <w:nsid w:val="7C586305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="026A224A"/>
+    <w:nsid w:val="219DD812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CF6A89D"/>
+    <w:nsid w:val="39F27491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D2464BC"/>
+    <w:nsid w:val="250FD592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6149800D"/>
+    <w:nsid w:val="6FD7DE18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2A7010B2"/>
+    <w:nsid w:val="4B9C1274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="03C29101"/>
+    <w:nsid w:val="73E56DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>