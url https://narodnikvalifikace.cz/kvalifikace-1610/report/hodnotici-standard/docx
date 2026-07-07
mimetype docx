--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32433E98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32433E98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32433E98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D42C8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D42C8E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D42C8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 11:08:14</w:t>
+        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C586305"/>
+    <w:nsid w:val="3D36A701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="219DD812"/>
+    <w:nsid w:val="56D3BED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39F27491"/>
+    <w:nsid w:val="01273D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="250FD592"/>
+    <w:nsid w:val="2D38DCB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FD7DE18"/>
+    <w:nsid w:val="07423301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4B9C1274"/>
+    <w:nsid w:val="6522FF5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="73E56DD6"/>
+    <w:nsid w:val="05A7CAD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>