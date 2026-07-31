--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D42C8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D42C8E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D42C8E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31874BAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31874BAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31874BAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.7.2026 12:25:30</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D36A701"/>
+    <w:nsid w:val="61344980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56D3BED5"/>
+    <w:nsid w:val="0D4B933E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01273D87"/>
+    <w:nsid w:val="5AD84BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D38DCB7"/>
+    <w:nsid w:val="45F7BC18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07423301"/>
+    <w:nsid w:val="1D143F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6522FF5D"/>
+    <w:nsid w:val="531DD50F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="05A7CAD0"/>
+    <w:nsid w:val="5B8D6D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>