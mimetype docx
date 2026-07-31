--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31874BAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31874BAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31874BAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF88754B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF88754B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF88754B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 11:10:01</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61344980"/>
+    <w:nsid w:val="4BF9DFDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4B933E"/>
+    <w:nsid w:val="72D01D44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AD84BB5"/>
+    <w:nsid w:val="6BCE442F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45F7BC18"/>
+    <w:nsid w:val="4CB80CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D143F01"/>
+    <w:nsid w:val="037854F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="531DD50F"/>
+    <w:nsid w:val="3C4137F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5B8D6D33"/>
+    <w:nsid w:val="5A71B589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>