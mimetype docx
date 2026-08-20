--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF88754B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF88754B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF88754B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20BB23D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20BB23D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20BB23D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
+        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
+        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
+        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
+        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
+        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
+        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
+        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 12:43:33</w:t>
+        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BF9DFDA"/>
+    <w:nsid w:val="0FDE2040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72D01D44"/>
+    <w:nsid w:val="2394223A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BCE442F"/>
+    <w:nsid w:val="41A9D0C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CB80CEB"/>
+    <w:nsid w:val="261D274A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="037854F3"/>
+    <w:nsid w:val="7E9B9F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3C4137F2"/>
+    <w:nsid w:val="408A53C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5A71B589"/>
+    <w:nsid w:val="4C9A9674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>