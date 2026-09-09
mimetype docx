--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20BB23D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20BB23D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20BB23D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33A175A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33A175A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33A175A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
+        <w:t>Metalograf/metalografka, 9.9.2026 22:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
+        <w:t>Metalograf/metalografka, 9.9.2026 22:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
+        <w:t>Metalograf/metalografka, 9.9.2026 22:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
+        <w:t>Metalograf/metalografka, 9.9.2026 22:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
+        <w:t>Metalograf/metalografka, 9.9.2026 22:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
+        <w:t>Metalograf/metalografka, 9.9.2026 22:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
+        <w:t>Metalograf/metalografka, 9.9.2026 22:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 20.8.2026 15:41:55</w:t>
+        <w:t>Metalograf/metalografka, 9.9.2026 22:23:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FDE2040"/>
+    <w:nsid w:val="07028B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2394223A"/>
+    <w:nsid w:val="3A0986D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41A9D0C9"/>
+    <w:nsid w:val="2532128D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="261D274A"/>
+    <w:nsid w:val="27350131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E9B9F7B"/>
+    <w:nsid w:val="2ADB565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="408A53C4"/>
+    <w:nsid w:val="4BA3E615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4C9A9674"/>
+    <w:nsid w:val="78820ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>