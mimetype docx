--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7857A797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7857A797" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7857A797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50E90FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50E90FC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50E90FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.4.2026 3:26:17</w:t>
+        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.4.2026 3:26:17</w:t>
+        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.4.2026 3:26:17</w:t>
+        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.4.2026 3:26:17</w:t>
+        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.4.2026 3:26:17</w:t>
+        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.4.2026 3:26:17</w:t>
+        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.4.2026 3:26:17</w:t>
+        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.4.2026 3:26:17</w:t>
+        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C806C28"/>
+    <w:nsid w:val="4E141DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69B2A0A1"/>
+    <w:nsid w:val="4A27E362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26D70741"/>
+    <w:nsid w:val="0B673A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29E25F65"/>
+    <w:nsid w:val="1B7FAB0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20DB0B50"/>
+    <w:nsid w:val="789EEEAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="54D4563C"/>
+    <w:nsid w:val="3AF9576C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2A536CCC"/>
+    <w:nsid w:val="54BF5327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>