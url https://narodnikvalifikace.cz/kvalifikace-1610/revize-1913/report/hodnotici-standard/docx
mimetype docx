--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50E90FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50E90FC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50E90FC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R562005AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR562005AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR562005AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
+        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
+        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
+        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
+        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
+        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
+        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
+        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:05:53</w:t>
+        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E141DE1"/>
+    <w:nsid w:val="16BFFA10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A27E362"/>
+    <w:nsid w:val="67C31E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B673A83"/>
+    <w:nsid w:val="5108DC2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B7FAB0C"/>
+    <w:nsid w:val="63EF88DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="789EEEAE"/>
+    <w:nsid w:val="3CE49BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3AF9576C"/>
+    <w:nsid w:val="7AA69461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="54BF5327"/>
+    <w:nsid w:val="716CC652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>