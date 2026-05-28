--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R562005AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR562005AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR562005AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E544AA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E544AA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E544AA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
+        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
+        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
+        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
+        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
+        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
+        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
+        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 7.5.2026 18:57:59</w:t>
+        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16BFFA10"/>
+    <w:nsid w:val="5244B335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67C31E67"/>
+    <w:nsid w:val="3BA17497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5108DC2A"/>
+    <w:nsid w:val="51D6E1F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63EF88DA"/>
+    <w:nsid w:val="74B4B5FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CE49BA0"/>
+    <w:nsid w:val="321D26D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7AA69461"/>
+    <w:nsid w:val="7D311E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="716CC652"/>
+    <w:nsid w:val="76E41BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>