--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E544AA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E544AA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E544AA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22DA3D4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22DA3D4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22DA3D4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
+        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
+        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
+        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
+        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
+        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
+        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
+        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 28.5.2026 2:08:34</w:t>
+        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5244B335"/>
+    <w:nsid w:val="24DE4434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BA17497"/>
+    <w:nsid w:val="42AE8F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51D6E1F5"/>
+    <w:nsid w:val="61E56256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74B4B5FB"/>
+    <w:nsid w:val="571C829C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="321D26D4"/>
+    <w:nsid w:val="2F19DF80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7D311E91"/>
+    <w:nsid w:val="2DACFC41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="76E41BF2"/>
+    <w:nsid w:val="3DB72805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>