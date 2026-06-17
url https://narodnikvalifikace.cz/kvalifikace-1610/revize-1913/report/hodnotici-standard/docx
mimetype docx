--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22DA3D4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22DA3D4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22DA3D4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BE47C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BE47C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BE47C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
+        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
+        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
+        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
+        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
+        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
+        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
+        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 12:46:59</w:t>
+        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24DE4434"/>
+    <w:nsid w:val="5BEB7510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42AE8F9B"/>
+    <w:nsid w:val="34427E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61E56256"/>
+    <w:nsid w:val="54145930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="571C829C"/>
+    <w:nsid w:val="757EFDA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F19DF80"/>
+    <w:nsid w:val="54AB610E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2DACFC41"/>
+    <w:nsid w:val="0B21E400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3DB72805"/>
+    <w:nsid w:val="790C4906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>