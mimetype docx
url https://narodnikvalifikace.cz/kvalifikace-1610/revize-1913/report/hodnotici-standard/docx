--- v5 (2026-06-17)
+++ v6 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BE47C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BE47C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BE47C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R774732B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR774732B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR774732B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
+        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
+        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
+        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
+        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
+        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
+        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
+        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 17.6.2026 14:21:51</w:t>
+        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BEB7510"/>
+    <w:nsid w:val="7668B5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34427E3F"/>
+    <w:nsid w:val="45C1DC08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54145930"/>
+    <w:nsid w:val="54096264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="757EFDA7"/>
+    <w:nsid w:val="1DBBBF3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54AB610E"/>
+    <w:nsid w:val="39345602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0B21E400"/>
+    <w:nsid w:val="03D905A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="790C4906"/>
+    <w:nsid w:val="1B816066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>