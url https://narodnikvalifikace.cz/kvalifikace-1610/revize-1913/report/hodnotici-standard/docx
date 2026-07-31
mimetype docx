--- v6 (2026-07-10)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R774732B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR774732B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR774732B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6518C47B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6518C47B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6518C47B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
+        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
+        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
+        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
+        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
+        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
+        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
+        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 10.7.2026 14:39:26</w:t>
+        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7668B5B0"/>
+    <w:nsid w:val="1F63E8ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45C1DC08"/>
+    <w:nsid w:val="26E321D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54096264"/>
+    <w:nsid w:val="6D975AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DBBBF3D"/>
+    <w:nsid w:val="11AF3481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="39345602"/>
+    <w:nsid w:val="51F59F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="03D905A2"/>
+    <w:nsid w:val="2DB238FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1B816066"/>
+    <w:nsid w:val="38489A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>