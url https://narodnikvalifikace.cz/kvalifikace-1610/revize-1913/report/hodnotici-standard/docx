--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6518C47B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6518C47B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6518C47B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E8F0290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E8F0290" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E8F0290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
+        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
+        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
+        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
+        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
+        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
+        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
+        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 15:54:57</w:t>
+        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F63E8ED"/>
+    <w:nsid w:val="57A66A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26E321D0"/>
+    <w:nsid w:val="704E70CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D975AB1"/>
+    <w:nsid w:val="514C9A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11AF3481"/>
+    <w:nsid w:val="216DD1EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51F59F14"/>
+    <w:nsid w:val="4D36BFCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2DB238FF"/>
+    <w:nsid w:val="2A3241D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="38489A0D"/>
+    <w:nsid w:val="67BEEDF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>