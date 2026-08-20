--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E8F0290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E8F0290" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E8F0290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62BA0937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62BA0937" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62BA0937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
+        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
+        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
+        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
+        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
+        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
+        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
+        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 31.7.2026 17:34:18</w:t>
+        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57A66A3F"/>
+    <w:nsid w:val="2ADD2B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="704E70CF"/>
+    <w:nsid w:val="788C5B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="514C9A2A"/>
+    <w:nsid w:val="1AB87B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="216DD1EA"/>
+    <w:nsid w:val="52FAF842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D36BFCA"/>
+    <w:nsid w:val="1A5E370B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2A3241D6"/>
+    <w:nsid w:val="24E24852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="67BEEDF9"/>
+    <w:nsid w:val="5445BAA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>