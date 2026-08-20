--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62BA0937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62BA0937" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62BA0937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2345C704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2345C704" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2345C704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
+        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
+        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
+        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
+        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
+        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
+        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
+        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 21:50:46</w:t>
+        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2ADD2B9F"/>
+    <w:nsid w:val="23CABA15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="788C5B4A"/>
+    <w:nsid w:val="1056473C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AB87B9C"/>
+    <w:nsid w:val="7E34D37F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52FAF842"/>
+    <w:nsid w:val="0D7D6103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A5E370B"/>
+    <w:nsid w:val="225F6EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24E24852"/>
+    <w:nsid w:val="65DFFC29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5445BAA3"/>
+    <w:nsid w:val="4641A050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>