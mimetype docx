--- v10 (2026-08-20)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2345C704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2345C704" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2345C704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B2391C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B2391C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B2391C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.04.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
+        <w:t>Metalograf, 10.9.2026 8:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
+        <w:t>Metalograf, 10.9.2026 8:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
+        <w:t>Metalograf, 10.9.2026 8:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
+        <w:t>Metalograf, 10.9.2026 8:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
+        <w:t>Metalograf, 10.9.2026 8:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
+        <w:t>Metalograf, 10.9.2026 8:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
+        <w:t>Metalograf, 10.9.2026 8:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf, 20.8.2026 23:53:05</w:t>
+        <w:t>Metalograf, 10.9.2026 8:54:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23CABA15"/>
+    <w:nsid w:val="3969DEE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1056473C"/>
+    <w:nsid w:val="24EFB184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E34D37F"/>
+    <w:nsid w:val="269F1985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D7D6103"/>
+    <w:nsid w:val="785200DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="225F6EE6"/>
+    <w:nsid w:val="4DD72061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="65DFFC29"/>
+    <w:nsid w:val="711DCD15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4641A050"/>
+    <w:nsid w:val="475C4381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>