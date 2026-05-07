--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17B6DA7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17B6DA7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17B6DA7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R634E0C6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR634E0C6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR634E0C6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.4.2026 4:36:55</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.4.2026 4:36:55</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.4.2026 4:36:55</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.4.2026 4:36:55</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.4.2026 4:36:55</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.4.2026 4:36:55</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.4.2026 4:36:55</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.4.2026 4:36:55</w:t>
+        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26DA159D"/>
+    <w:nsid w:val="23DF95C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F5CB15E"/>
+    <w:nsid w:val="0A1B32FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77A6F73C"/>
+    <w:nsid w:val="550038BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75293FE4"/>
+    <w:nsid w:val="6184C1E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4BCA7C68"/>
+    <w:nsid w:val="3363829A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="46456EEC"/>
+    <w:nsid w:val="238ABCD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="34C3F451"/>
+    <w:nsid w:val="4F0EF37E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>