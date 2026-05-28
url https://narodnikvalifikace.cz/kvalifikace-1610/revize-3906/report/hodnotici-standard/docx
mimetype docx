--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R634E0C6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR634E0C6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR634E0C6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF8B4417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF8B4417" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF8B4417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 7.5.2026 18:59:01</w:t>
+        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23DF95C6"/>
+    <w:nsid w:val="56D0338D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A1B32FB"/>
+    <w:nsid w:val="76818296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="550038BC"/>
+    <w:nsid w:val="12E45C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6184C1E3"/>
+    <w:nsid w:val="4041CEF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3363829A"/>
+    <w:nsid w:val="031879F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="238ABCD6"/>
+    <w:nsid w:val="7132A585"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4F0EF37E"/>
+    <w:nsid w:val="059FC285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>