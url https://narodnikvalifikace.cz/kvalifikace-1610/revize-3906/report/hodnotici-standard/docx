--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF8B4417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF8B4417" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF8B4417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69EBFB4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69EBFB4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69EBFB4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 28.5.2026 3:22:05</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56D0338D"/>
+    <w:nsid w:val="3CAF7BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76818296"/>
+    <w:nsid w:val="34C69AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12E45C66"/>
+    <w:nsid w:val="59353E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4041CEF3"/>
+    <w:nsid w:val="7818919E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="031879F2"/>
+    <w:nsid w:val="53B21F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7132A585"/>
+    <w:nsid w:val="06E8FEBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="059FC285"/>
+    <w:nsid w:val="240E5FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>