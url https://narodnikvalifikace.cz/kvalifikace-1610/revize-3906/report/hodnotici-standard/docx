--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69EBFB4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69EBFB4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69EBFB4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28503319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28503319" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28503319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 14:25:38</w:t>
+        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CAF7BAD"/>
+    <w:nsid w:val="26762CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34C69AA4"/>
+    <w:nsid w:val="2FF67B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59353E80"/>
+    <w:nsid w:val="511473B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7818919E"/>
+    <w:nsid w:val="27100837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53B21F26"/>
+    <w:nsid w:val="34770405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="06E8FEBE"/>
+    <w:nsid w:val="3B046B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="240E5FFC"/>
+    <w:nsid w:val="0D1D7FCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>