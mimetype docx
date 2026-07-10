--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28503319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28503319" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28503319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF371F67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF371F67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF371F67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
+        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
+        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
+        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
+        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
+        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
+        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
+        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 17.6.2026 15:58:11</w:t>
+        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26762CCB"/>
+    <w:nsid w:val="718C8FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FF67B48"/>
+    <w:nsid w:val="7F9D83CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="511473B4"/>
+    <w:nsid w:val="12FD498D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27100837"/>
+    <w:nsid w:val="60BB21DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34770405"/>
+    <w:nsid w:val="785C12CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3B046B9D"/>
+    <w:nsid w:val="64779C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0D1D7FCD"/>
+    <w:nsid w:val="64DBB8AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>