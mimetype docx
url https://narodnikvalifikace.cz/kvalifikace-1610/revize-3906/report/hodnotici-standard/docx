--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF371F67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF371F67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF371F67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E2A70B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E2A70B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E2A70B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.7.2026 15:54:09</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="718C8FA3"/>
+    <w:nsid w:val="7B6EFDA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F9D83CC"/>
+    <w:nsid w:val="65B06533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12FD498D"/>
+    <w:nsid w:val="04BFE574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60BB21DB"/>
+    <w:nsid w:val="37184A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="785C12CD"/>
+    <w:nsid w:val="125D77B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="64779C32"/>
+    <w:nsid w:val="78CB3869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="64DBB8AC"/>
+    <w:nsid w:val="3A1585F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>