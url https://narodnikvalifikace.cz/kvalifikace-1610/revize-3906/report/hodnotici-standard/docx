--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E2A70B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E2A70B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E2A70B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R779937C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR779937C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR779937C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 17:35:22</w:t>
+        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B6EFDA6"/>
+    <w:nsid w:val="37DF5253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65B06533"/>
+    <w:nsid w:val="03EE71C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04BFE574"/>
+    <w:nsid w:val="24CD1383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37184A69"/>
+    <w:nsid w:val="5D0129D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="125D77B5"/>
+    <w:nsid w:val="3CD52CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="78CB3869"/>
+    <w:nsid w:val="63D7F106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3A1585F2"/>
+    <w:nsid w:val="5CEEE461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>