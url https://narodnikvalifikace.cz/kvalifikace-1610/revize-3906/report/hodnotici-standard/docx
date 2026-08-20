--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R779937C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR779937C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR779937C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2983ADAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2983ADAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2983ADAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
+        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
+        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
+        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
+        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
+        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
+        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
+        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 31.7.2026 19:19:39</w:t>
+        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37DF5253"/>
+    <w:nsid w:val="01A12106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03EE71C1"/>
+    <w:nsid w:val="0A82DAFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24CD1383"/>
+    <w:nsid w:val="41DE774D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D0129D9"/>
+    <w:nsid w:val="0D82526D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CD52CC3"/>
+    <w:nsid w:val="33BD6890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="63D7F106"/>
+    <w:nsid w:val="2C7AA5DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5CEEE461"/>
+    <w:nsid w:val="7900833D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>