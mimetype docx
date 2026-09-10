--- v8 (2026-08-20)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2983ADAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2983ADAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2983ADAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FABF5A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FABF5A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FABF5A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 21.8.2026 1:56:38</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01A12106"/>
+    <w:nsid w:val="571975B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A82DAFF"/>
+    <w:nsid w:val="6BA4754D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41DE774D"/>
+    <w:nsid w:val="72700812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D82526D"/>
+    <w:nsid w:val="417891E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33BD6890"/>
+    <w:nsid w:val="6D22C3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C7AA5DE"/>
+    <w:nsid w:val="5F019E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7900833D"/>
+    <w:nsid w:val="605CAD32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>