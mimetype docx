--- v9 (2026-09-10)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FABF5A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FABF5A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FABF5A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE23932B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE23932B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE23932B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 11:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) + b) + d) nebo a) + c) + e).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 11:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3080,51 +3080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 11:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3941,51 +3941,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 11:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4740,51 +4740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 11:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7164,51 +7164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 11:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 11:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7911,84 +7911,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz kováren ČR, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metalograf/metalografka, 10.9.2026 9:53:35</w:t>
+        <w:t>Metalograf/metalografka, 10.9.2026 11:00:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="571975B1"/>
+    <w:nsid w:val="29266D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8074,51 +8074,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BA4754D"/>
+    <w:nsid w:val="6C4B3A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8204,51 +8204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72700812"/>
+    <w:nsid w:val="7BD33EC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8334,51 +8334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="417891E7"/>
+    <w:nsid w:val="0CE1E728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8464,51 +8464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D22C3CE"/>
+    <w:nsid w:val="7A1B37A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8594,51 +8594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5F019E91"/>
+    <w:nsid w:val="5C583383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8724,51 +8724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="605CAD32"/>
+    <w:nsid w:val="270F5C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>