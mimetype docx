--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R778D8A66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR778D8A66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR778D8A66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75BE7120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75BE7120" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75BE7120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 8.9.2026 6:40:51</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 8.9.2026 6:40:51</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 8.9.2026 6:40:51</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2945,51 +2945,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 8.9.2026 6:40:51</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 8.9.2026 6:40:51</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 8.9.2026 6:40:51</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,84 +5825,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ z oblasti malby skla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 8.9.2026 6:40:51</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38A588A1"/>
+    <w:nsid w:val="58B3619B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5988,51 +5988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FF08257"/>
+    <w:nsid w:val="496EBE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6118,51 +6118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="359E22BF"/>
+    <w:nsid w:val="11D634C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>