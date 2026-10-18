--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75BE7120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75BE7120" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75BE7120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E5C093D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E5C093D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E5C093D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2945,51 +2945,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5252,51 +5252,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,84 +5825,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ z oblasti malby skla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 28.9.2026 11:34:34</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58B3619B"/>
+    <w:nsid w:val="75E95B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5988,51 +5988,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="496EBE47"/>
+    <w:nsid w:val="236D09EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6118,51 +6118,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11D634C8"/>
+    <w:nsid w:val="7C220AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>