--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E5C093D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E5C093D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E5C093D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E8351DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E8351DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E8351DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 7.11.2026 17:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 7.11.2026 17:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2364,51 +2364,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 7.11.2026 17:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2945,51 +2945,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 7.11.2026 17:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3081,79 +3081,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9513" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7190" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3165,51 +3165,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3221,51 +3221,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3280,51 +3280,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeného na malbu skla nebo výrobu a zušlechťování skla a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti malby skla nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti malby skla, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3339,51 +3339,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti sklářství a alespoň 5 let odborné praxe ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti malby skla, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3398,51 +3398,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti sklářství a alespoň 5 let praxe jako osoba odpovědná za činnosti v oblasti malby skla nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo učitele odborného výcviku v oblasti malby skla, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3457,51 +3457,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na technologii silikátů a alespoň 5 let praxe jako osoba odpovědná za činnosti v oblasti sklářské výroby nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo učitele odborného výcviku v oblasti malby skla, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3516,51 +3516,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Úplná profesní kvalifikace 28-99-H/04 Malíř skla + střední vzdělání s maturitní zkouškou a alespoň 5 let praxe v oblasti malby skla, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3572,51 +3572,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3628,51 +3628,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -3680,117 +3680,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3802,51 +3743,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3858,51 +3799,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3914,51 +3855,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3980,51 +3921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 7.11.2026 17:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4196,51 +4137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory a přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Prostory a přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4255,51 +4196,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní receptury</w:t>
+        <w:t>Výrobní receptury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4314,51 +4255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výkresová dokumentace nebo referenční vzorek</w:t>
+        <w:t>Výkresová dokumentace nebo referenční vzorek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4373,51 +4314,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace, technologická a technická dokumentace</w:t>
+        <w:t>Výrobní dokumentace, technologická a technická dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4432,51 +4373,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Malířský pracovní stůl (lampa, židle, pultík pro podpěru paže), malířská točna, sada malířských štětců, tkanina na čištění štětců</w:t>
+        <w:t>Malířský pracovní stůl (lampa, židle, pultík pro podpěru paže), malířská točna, sada malířských štětců, tkanina na čištění štětců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4491,51 +4432,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Malířské barvy (práškové nebo připravené), lesklé zlato, matné zlato, listr</w:t>
+        <w:t>Malířské barvy (práškové nebo připravené), lesklé zlato, matné zlato, listr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4550,51 +4491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přípravky pro rozdělávání barev (toluen, terpentýn, balzám)</w:t>
+        <w:t>Přípravky pro rozdělávání barev (toluen, terpentýn, balzám)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4609,51 +4550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pomůcky k přípravě a rozdělávání barev (paleta, špachtle, kalíšky na ředidla)</w:t>
+        <w:t>Pomůcky k přípravě a rozdělávání barev (paleta, špachtle, kalíšky na ředidla)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4668,51 +4609,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Předkreslovací a rozdělávací strojek, kružítko, perko, fix, pomůcky k zhotovení pauzy </w:t>
+        <w:t xml:space="preserve">Předkreslovací a rozdělávací strojek, kružítko, perko, fix, pomůcky k zhotovení pauzy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4727,51 +4668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Skleněné polotovary 2 kusy, typ polotovaru musí být v souladu s výrobní dokumentací nebo referenčním vzorkem </w:t>
+        <w:t xml:space="preserve">Skleněné polotovary 2 kusy, typ polotovaru musí být v souladu s výrobní dokumentací nebo referenčním vzorkem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4786,51 +4727,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní pomůcky zajistí autorizovaná osoba.</w:t>
+        <w:t>Ochranné pracovní pomůcky zajistí autorizovaná osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4845,51 +4786,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní oblečení odpovídající bezpečnostním a hygienickým požadavkům si zajistí uchazeč sám.</w:t>
+        <w:t>Pracovní oblečení odpovídající bezpečnostním a hygienickým požadavkům si zajistí uchazeč sám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6350" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5252,51 +5193,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 7.11.2026 17:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,84 +5766,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ z oblasti malby skla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka, 18.10.2026 16:30:36</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka, 7.11.2026 17:32:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75E95B2E"/>
+    <w:nsid w:val="0B37B6FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5988,51 +5929,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="236D09EA"/>
+    <w:nsid w:val="4C8946F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6118,51 +6059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C220AB7"/>
+    <w:nsid w:val="7715EB49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>