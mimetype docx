--- v0 (2026-04-10)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EB08A9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EB08A9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EB08A9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D58420B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D58420B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D58420B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 10.4.2026 12:49:21</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -515,935 +515,952 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3767"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Platnost od 15.8.2013 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strojník/strojnice sklářských zařízení pro foukací linky (kód: 28-041-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strojník/strojnice sklářských zařízení pro lisofoukací linky (kód: 28-043-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4530"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strojník/strojnice sklářských zařízení pro lisovací linky (kód: 28-044-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4778"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strojník/strojnice sklářských zařízení pro rafinační linky (kód: 28-045-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5026"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strojník/strojnice sklářských zařízení pro výrobu tyčí a trubic (kód: 28-042-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5387"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5387"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 14.10.2015 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5655"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brusič skla hladinář / brusička skla hladinářka (kód: 28-075-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brusič skla hranař / brusička skla hranařka (kód: 28-076-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6151"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brusič skla kulič / brusička skla kulička (kód: 28-077-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6512"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6512"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 29.9.2017 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6780"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rytec/rytkyně skla pro průmyslové rytiny (kód: 28-093-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7028"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rytec/rytkyně skla pro umělecké rytiny (kód: 28-092-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7389"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7389"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 29.9.2017 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7657"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíř skla dekoratér / malířka skla dekoratérka pestrou malbou (kód: 28-091-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7905"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíř skla dekoratér / malířka skla dekoratérka vánočních ozdob (kód: 28-088-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8153"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka (kód: 28-090-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8401"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka (kód: 28-089-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8762"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="8762"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9030"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tavič/tavička skloviny (kód: 28-026-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9391"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="9391"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 21.8.2019 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9659"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tavič/tavička skloviny na pánvových pecích (kód: 28-109-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9907"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tavič/tavička skloviny na vanových agregátech (kód: 28-110-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10269"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="10269"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10537"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka pro lisované sklo (kód: 28-011-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10784"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka pro technické sklo (kód: 28-012-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11146"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="11146"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 21.8.2019 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11414"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka pro lisované sklo (kód: 28-011-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11662"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka pro technické sklo (kód: 28-012-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11909"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka tvarování do forem (kód: 28-107-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12157"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka tvarování z volné ruky (kód: 28-108-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12519"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="12519"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12787"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sklář/sklářka pro duté sklo (kód: 28-010-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4282"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13034"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sklář/sklářka pro lisované sklo (kód: 28-011-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4530"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13282"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sklář/sklářka pro technické sklo (kód: 28-012-H)</w:t>
-      </w:r>
-[...661 lines deleted...]
-        <w:t>Strojník/strojnice sklářských zařízení pro výrobu tyčí a trubic (kód: 28-042-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13643"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="13643"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Platnost od 8.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13912"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobce/výrobkyně forem ze dřeva (kód: 28-024-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14159"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobce/výrobkyně kovových forem (kód: 28-025-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14521"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="14521"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13912"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14789"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brusič/brusička skla (kód: 28-013-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15150"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="15150"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="15418"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
-      </w:r>
-[...100 lines deleted...]
-        <w:t>Brusič/brusička skla (kód: 28-013-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 10.4.2026 12:49:21</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1614,444 +1631,427 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="2897"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 8.2.2012 do neomezeně</w:t>
+        <w:t>Platnost od 7.2.2012 do 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="3165"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně forem ze dřeva (kód: 28-024-H)</w:t>
-[...16 lines deleted...]
-        <w:t>Výrobce/výrobkyně kovových forem (kód: 28-025-H)</w:t>
+        <w:t>Malíř/malířka skla (kód: 28-015-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3661"/>
+        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3413"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P11"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4001"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3753"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Úplné profesní kvalifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4454"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4206"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10710" w:h="478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4702"/>
+        <w:framePr w:w="10710" w:h="478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4454"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Úplnou profesní kvalifikaci Malíř skla (kód: 28-99-H/04) lze prokázat předložením osvědčení o získání některé z uvedených profesních kvalifikací nebo skupin profesních kvalifikací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5294"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5046"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5294"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5046"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 29.9.2017 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5314"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Malíř skla dekoratér / malířka skla dekoratérka pestrou malbou (kód: 28-091-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5562"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla dekoratér / malířka skla dekoratérka pestrou malbou (kód: 28-091-H)</w:t>
+        <w:t>Malíř skla dekoratér / malířka skla dekoratérka vánočních ozdob (kód: 28-088-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5810"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla dekoratér / malířka skla dekoratérka vánočních ozdob (kód: 28-088-H)</w:t>
+        <w:t>Malíř skla podkladář / malířka skla podkladářka (kód: 28-090-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6058"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla podkladář / malířka skla podkladářka (kód: 28-090-H)</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka (kód: 28-089-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6667"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6419"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6667"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6419"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 7.2.2012 do 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6935"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6687"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Malíř/malířka skla (kód: 28-015-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7183"/>
+        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P11"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7410"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7162"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="5386" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7750"/>
+        <w:framePr w:w="5386" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7502"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="5274" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="7806"/>
+        <w:framePr w:w="5274" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Povolání / Typová pozice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="5380" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5386" w:y="7750"/>
+        <w:framePr w:w="5380" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5386" w:y="7502"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="5268" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5442" w:y="7806"/>
+        <w:framePr w:w="5268" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5442" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nadřízené povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="5293" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8111"/>
+        <w:framePr w:w="5293" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7863"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="5241" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8167"/>
+        <w:framePr w:w="5241" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Malíř skla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="5338" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5383" w:y="8111"/>
+        <w:framePr w:w="5338" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5383" w:y="7863"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="8167"/>
+        <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 10.4.2026 12:49:21</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>