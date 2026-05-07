--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D58420B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D58420B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D58420B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R443EB287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR443EB287" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR443EB287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:03:56</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1416,51 +1416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:03:56</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:03:56</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:12:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>