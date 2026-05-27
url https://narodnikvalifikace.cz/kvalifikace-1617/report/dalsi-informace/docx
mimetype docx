--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R443EB287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR443EB287" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR443EB287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B3E21F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B3E21F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B3E21F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:12:13</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 28.5.2026 0:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1416,51 +1416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:12:13</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 28.5.2026 0:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.5.2026 18:12:13</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 28.5.2026 0:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>