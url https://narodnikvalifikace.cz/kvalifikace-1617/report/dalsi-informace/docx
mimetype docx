--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B3E21F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B3E21F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B3E21F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31FF2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31FF2597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31FF2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 28.5.2026 0:09:46</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.6.2026 9:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1416,51 +1416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 28.5.2026 0:09:46</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.6.2026 9:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 28.5.2026 0:09:46</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.6.2026 9:24:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>