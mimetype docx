--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31FF2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31FF2597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31FF2597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49980F9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49980F9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49980F9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.6.2026 9:24:58</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.7.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1416,51 +1416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.6.2026 9:24:58</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.7.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.6.2026 9:24:58</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.7.2026 11:19:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>