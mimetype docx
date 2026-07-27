--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49980F9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49980F9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49980F9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FEDA360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FEDA360" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FEDA360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.7.2026 11:19:50</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 27.7.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1416,51 +1416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.7.2026 11:19:50</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 27.7.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 7.7.2026 11:19:50</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 27.7.2026 12:36:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>