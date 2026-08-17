--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FEDA360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FEDA360" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FEDA360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DD48048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DD48048" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DD48048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 27.7.2026 12:36:40</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.8.2026 18:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1416,51 +1416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 27.7.2026 12:36:40</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.8.2026 18:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 27.7.2026 12:36:40</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.8.2026 18:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>