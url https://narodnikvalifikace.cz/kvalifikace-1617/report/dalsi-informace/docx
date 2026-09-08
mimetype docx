--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DD48048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DD48048" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DD48048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1837A9F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1837A9F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1837A9F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.8.2026 18:15:18</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 8.9.2026 5:27:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1416,51 +1416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.8.2026 18:15:18</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 8.9.2026 5:27:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 17.8.2026 18:15:18</w:t>
+        <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka, 8.9.2026 5:27:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>