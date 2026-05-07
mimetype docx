--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2582625C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2582625C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2582625C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25186EBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25186EBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25186EBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.4.2026 0:26:07</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="714AF5B8"/>
+    <w:nsid w:val="30D16BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AD21D36"/>
+    <w:nsid w:val="0F2506E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33C1EDB1"/>
+    <w:nsid w:val="0CA42D1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21984BC9"/>
+    <w:nsid w:val="60A973EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54A62A04"/>
+    <w:nsid w:val="56C866D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>