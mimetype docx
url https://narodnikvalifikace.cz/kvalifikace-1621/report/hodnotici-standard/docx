--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25186EBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25186EBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25186EBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C2137B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C2137B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C2137B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 7.5.2026 16:03:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30D16BB5"/>
+    <w:nsid w:val="364D0FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F2506E5"/>
+    <w:nsid w:val="66848922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CA42D1A"/>
+    <w:nsid w:val="5005271F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60A973EF"/>
+    <w:nsid w:val="481C2396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56C866D0"/>
+    <w:nsid w:val="54AD5126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>