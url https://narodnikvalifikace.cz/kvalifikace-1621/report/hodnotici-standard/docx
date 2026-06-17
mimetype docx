--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C2137B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C2137B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C2137B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A055BEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A055BEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A055BEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 28.5.2026 0:09:29</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="364D0FA9"/>
+    <w:nsid w:val="64C36D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66848922"/>
+    <w:nsid w:val="14E3F93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5005271F"/>
+    <w:nsid w:val="0598DA50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="481C2396"/>
+    <w:nsid w:val="71C77373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54AD5126"/>
+    <w:nsid w:val="5AA1A249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>