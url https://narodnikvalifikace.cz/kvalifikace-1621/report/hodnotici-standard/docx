--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A055BEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A055BEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A055BEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E68DBCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E68DBCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E68DBCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 17.6.2026 9:07:51</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64C36D10"/>
+    <w:nsid w:val="1987181F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14E3F93B"/>
+    <w:nsid w:val="2932FE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0598DA50"/>
+    <w:nsid w:val="1413FDA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="71C77373"/>
+    <w:nsid w:val="64262E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5AA1A249"/>
+    <w:nsid w:val="481F898D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>