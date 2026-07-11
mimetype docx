--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E68DBCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E68DBCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E68DBCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BEAC901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BEAC901" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BEAC901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 3:42:48</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1987181F"/>
+    <w:nsid w:val="2D48FBCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2932FE64"/>
+    <w:nsid w:val="41A3F9B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1413FDA4"/>
+    <w:nsid w:val="7E09F0F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64262E71"/>
+    <w:nsid w:val="3F4EE4FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="481F898D"/>
+    <w:nsid w:val="5ABB7CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>