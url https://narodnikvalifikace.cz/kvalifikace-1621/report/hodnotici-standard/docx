--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BEAC901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BEAC901" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BEAC901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BE10D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BE10D6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BE10D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 4:44:05</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D48FBCC"/>
+    <w:nsid w:val="75D98D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41A3F9B2"/>
+    <w:nsid w:val="0366BA82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E09F0F4"/>
+    <w:nsid w:val="25DF1665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F4EE4FE"/>
+    <w:nsid w:val="3706C662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5ABB7CD1"/>
+    <w:nsid w:val="24D9E57F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>