--- v6 (2026-07-31)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BE10D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BE10D6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BE10D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF27D664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF27D664" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF27D664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 16:09:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.8.2026 21:48:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75D98D5C"/>
+    <w:nsid w:val="257ECA00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0366BA82"/>
+    <w:nsid w:val="05A5E464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25DF1665"/>
+    <w:nsid w:val="674115FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3706C662"/>
+    <w:nsid w:val="7885F3FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24D9E57F"/>
+    <w:nsid w:val="297F3728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>