--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52AE39CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52AE39CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52AE39CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R746B6D8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR746B6D8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR746B6D8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 20.4.2026 4:11:44</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="151DF764"/>
+    <w:nsid w:val="3DC33C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61DF51A4"/>
+    <w:nsid w:val="0AF17054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2731F39A"/>
+    <w:nsid w:val="09D6E898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A4CF24F"/>
+    <w:nsid w:val="744A94DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="484C9A3C"/>
+    <w:nsid w:val="59B7AF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>