--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R746B6D8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR746B6D8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR746B6D8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33C5E3FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33C5E3FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33C5E3FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.5.2026 6:55:14</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DC33C15"/>
+    <w:nsid w:val="4E445876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AF17054"/>
+    <w:nsid w:val="68D4692B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09D6E898"/>
+    <w:nsid w:val="7DE389BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="744A94DD"/>
+    <w:nsid w:val="127E400A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="59B7AF44"/>
+    <w:nsid w:val="7146C2A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>