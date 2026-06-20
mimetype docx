--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33C5E3FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33C5E3FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33C5E3FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4612EAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4612EAA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4612EAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.5.2026 7:03:37</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E445876"/>
+    <w:nsid w:val="5C9CA038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68D4692B"/>
+    <w:nsid w:val="699E00BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DE389BB"/>
+    <w:nsid w:val="613A1658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="127E400A"/>
+    <w:nsid w:val="55526DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7146C2A9"/>
+    <w:nsid w:val="7EC1B534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>