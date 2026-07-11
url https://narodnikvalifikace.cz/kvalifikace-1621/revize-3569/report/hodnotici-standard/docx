--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4612EAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4612EAA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4612EAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A1D361C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A1D361C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A1D361C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 21.6.2026 0:58:09</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C9CA038"/>
+    <w:nsid w:val="58399FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="699E00BE"/>
+    <w:nsid w:val="5711C81C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="613A1658"/>
+    <w:nsid w:val="1E36D4C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55526DC9"/>
+    <w:nsid w:val="3146EE9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EC1B534"/>
+    <w:nsid w:val="570AE10C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>