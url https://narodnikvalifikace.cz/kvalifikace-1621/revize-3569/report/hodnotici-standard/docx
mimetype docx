--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A1D361C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A1D361C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A1D361C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3895A015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3895A015" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3895A015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 7:44:16</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58399FB7"/>
+    <w:nsid w:val="55F52636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5711C81C"/>
+    <w:nsid w:val="097A243C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E36D4C5"/>
+    <w:nsid w:val="334BD9B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3146EE9F"/>
+    <w:nsid w:val="446B5F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="570AE10C"/>
+    <w:nsid w:val="159453ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>