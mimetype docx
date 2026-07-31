--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3895A015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3895A015" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3895A015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R417740BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR417740BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR417740BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 11.7.2026 9:01:34</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55F52636"/>
+    <w:nsid w:val="7DEDEA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="097A243C"/>
+    <w:nsid w:val="17680CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="334BD9B6"/>
+    <w:nsid w:val="37985A6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="446B5F4C"/>
+    <w:nsid w:val="5CDA1846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="159453ED"/>
+    <w:nsid w:val="7F8E66B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>