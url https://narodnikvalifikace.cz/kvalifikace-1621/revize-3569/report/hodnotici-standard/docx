--- v6 (2026-07-31)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R417740BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR417740BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR417740BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2720F2B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2720F2B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2720F2B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3618,51 +3618,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6094,51 +6094,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6437,51 +6437,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,51 +8876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>g) rám odstrojen a umístěn na stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9992,51 +9992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12850,51 +12850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13163,51 +13163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,84 +13792,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Larsson Czech, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička jednostopých vozidel, 31.7.2026 21:18:46</w:t>
+        <w:t>Autotronik/autotronička jednostopých vozidel, 22.8.2026 1:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DEDEA11"/>
+    <w:nsid w:val="6CA41638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13955,51 +13955,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17680CD1"/>
+    <w:nsid w:val="4B3EB820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14085,51 +14085,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37985A6D"/>
+    <w:nsid w:val="478BA9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14215,51 +14215,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5CDA1846"/>
+    <w:nsid w:val="0C57863A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14345,51 +14345,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7F8E66B9"/>
+    <w:nsid w:val="2E07722F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>