--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B339DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B339DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B339DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R207C727F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR207C727F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR207C727F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16093,51 +16093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18176,51 +18176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18861,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.4.2026 2:50:10</w:t>
+        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64E501FD"/>
+    <w:nsid w:val="2A5652CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +19024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B0AE97B"/>
+    <w:nsid w:val="6B8D3FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +19154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="731D9188"/>
+    <w:nsid w:val="63D2BCD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>