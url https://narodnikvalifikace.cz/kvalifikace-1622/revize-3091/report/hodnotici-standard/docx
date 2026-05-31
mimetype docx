--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R207C727F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR207C727F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR207C727F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDC08097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDC08097" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDC08097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16093,51 +16093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18176,51 +18176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18861,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.5.2026 4:54:26</w:t>
+        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A5652CC"/>
+    <w:nsid w:val="629E33F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +19024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B8D3FF8"/>
+    <w:nsid w:val="66E5336E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +19154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63D2BCD9"/>
+    <w:nsid w:val="534BE969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>