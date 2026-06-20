--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDC08097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDC08097" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDC08097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BA85A1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BA85A1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BA85A1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16093,51 +16093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18176,51 +18176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18861,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.5.2026 7:00:41</w:t>
+        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="629E33F1"/>
+    <w:nsid w:val="187B905E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +19024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66E5336E"/>
+    <w:nsid w:val="2D40EBCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +19154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="534BE969"/>
+    <w:nsid w:val="69A11300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>