--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BA85A1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BA85A1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BA85A1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EC1D301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EC1D301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EC1D301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16093,51 +16093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18176,51 +18176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18861,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 20.6.2026 23:22:14</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="187B905E"/>
+    <w:nsid w:val="748C6562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +19024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D40EBCA"/>
+    <w:nsid w:val="2B22C79D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +19154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69A11300"/>
+    <w:nsid w:val="476C37B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>