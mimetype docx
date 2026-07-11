--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EC1D301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EC1D301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EC1D301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC3BDCE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC3BDCE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC3BDCE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16093,51 +16093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18176,51 +18176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18861,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 7:56:41</w:t>
+        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="748C6562"/>
+    <w:nsid w:val="5C4C66F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +19024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B22C79D"/>
+    <w:nsid w:val="13ACB4EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +19154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="476C37B8"/>
+    <w:nsid w:val="6DB1819E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>