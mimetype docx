--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC3BDCE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC3BDCE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC3BDCE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R128F868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR128F868" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR128F868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16093,51 +16093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18176,51 +18176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18861,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 11.7.2026 9:20:58</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C4C66F2"/>
+    <w:nsid w:val="3473282F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +19024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13ACB4EE"/>
+    <w:nsid w:val="28FA9F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +19154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DB1819E"/>
+    <w:nsid w:val="2DE60773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>