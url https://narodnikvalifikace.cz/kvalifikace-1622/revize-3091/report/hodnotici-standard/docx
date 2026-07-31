--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R128F868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR128F868" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR128F868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E87A0B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E87A0B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E87A0B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16093,51 +16093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18176,51 +18176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18861,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 17:58:10</w:t>
+        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3473282F"/>
+    <w:nsid w:val="2594564C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +19024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28FA9F3D"/>
+    <w:nsid w:val="75E208D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +19154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DE60773"/>
+    <w:nsid w:val="519ABD1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>