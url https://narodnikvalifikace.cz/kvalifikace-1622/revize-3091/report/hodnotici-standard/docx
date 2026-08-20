--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E87A0B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E87A0B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E87A0B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4498C932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4498C932" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4498C932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16093,51 +16093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18176,51 +18176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18861,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 31.7.2026 18:06:22</w:t>
+        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2594564C"/>
+    <w:nsid w:val="72F07794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +19024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E208D7"/>
+    <w:nsid w:val="3DDECCF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +19154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="519ABD1C"/>
+    <w:nsid w:val="3923C2AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>