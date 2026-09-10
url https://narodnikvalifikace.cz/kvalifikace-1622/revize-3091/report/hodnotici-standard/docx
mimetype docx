--- v8 (2026-08-20)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4498C932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4498C932" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4498C932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DF9CAD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DF9CAD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DF9CAD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1289,51 +1289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4483,51 +4483,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5812,51 +5812,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6871,51 +6871,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7680,51 +7680,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14651,51 +14651,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automobilů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16093,51 +16093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18176,51 +18176,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18861,84 +18861,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AutoFit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik osobních automobilů, 21.8.2026 1:57:01</w:t>
+        <w:t>Autotronik osobních automobilů, 10.9.2026 3:21:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72F07794"/>
+    <w:nsid w:val="153CBDD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19024,51 +19024,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DDECCF9"/>
+    <w:nsid w:val="4A518A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19154,51 +19154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3923C2AA"/>
+    <w:nsid w:val="58863542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>