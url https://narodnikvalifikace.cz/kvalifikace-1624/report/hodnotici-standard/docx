--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC6D126F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC6D126F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC6D126F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36B2F0F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36B2F0F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36B2F0F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.4.2026 0:35:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2044799F"/>
+    <w:nsid w:val="391893B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B10EFAD"/>
+    <w:nsid w:val="604D3E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="360CF0EB"/>
+    <w:nsid w:val="44A63BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1562D9B2"/>
+    <w:nsid w:val="0193DBEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>