--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36B2F0F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36B2F0F7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36B2F0F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31A127E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31A127E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31A127E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 7.5.2026 17:11:28</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="391893B8"/>
+    <w:nsid w:val="7B2E11B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="604D3E84"/>
+    <w:nsid w:val="79A1DB3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44A63BFD"/>
+    <w:nsid w:val="19A2C08D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0193DBEE"/>
+    <w:nsid w:val="0C053CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>