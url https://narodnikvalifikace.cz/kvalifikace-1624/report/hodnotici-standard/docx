--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31A127E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31A127E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31A127E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24923970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24923970" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24923970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 28.5.2026 1:24:24</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B2E11B4"/>
+    <w:nsid w:val="22420FED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79A1DB3A"/>
+    <w:nsid w:val="096D4207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19A2C08D"/>
+    <w:nsid w:val="4CADA95B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C053CE4"/>
+    <w:nsid w:val="72E4E9B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>