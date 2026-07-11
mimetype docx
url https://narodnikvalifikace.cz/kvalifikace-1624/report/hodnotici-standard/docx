--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24923970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24923970" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24923970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B1D8A76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B1D8A76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B1D8A76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 11:47:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22420FED"/>
+    <w:nsid w:val="4945B716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="096D4207"/>
+    <w:nsid w:val="1B18914C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CADA95B"/>
+    <w:nsid w:val="4E2A8308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72E4E9B8"/>
+    <w:nsid w:val="464E2204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>