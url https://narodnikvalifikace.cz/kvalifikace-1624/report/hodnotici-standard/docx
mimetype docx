--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B1D8A76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B1D8A76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B1D8A76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DC18A19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DC18A19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DC18A19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 3:44:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4945B716"/>
+    <w:nsid w:val="6D660916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B18914C"/>
+    <w:nsid w:val="4DC431D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E2A8308"/>
+    <w:nsid w:val="766853CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="464E2204"/>
+    <w:nsid w:val="5520827E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>