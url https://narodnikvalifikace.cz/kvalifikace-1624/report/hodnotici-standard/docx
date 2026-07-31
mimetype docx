--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DC18A19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DC18A19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DC18A19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28E746F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28E746F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28E746F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 4:45:56</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D660916"/>
+    <w:nsid w:val="0DA0D746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DC431D6"/>
+    <w:nsid w:val="42098183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="766853CE"/>
+    <w:nsid w:val="1DC76EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5520827E"/>
+    <w:nsid w:val="5E16B30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>