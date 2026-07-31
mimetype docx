--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28E746F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28E746F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28E746F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16DBD61C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16DBD61C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16DBD61C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 16:32:15</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DA0D746"/>
+    <w:nsid w:val="631371B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42098183"/>
+    <w:nsid w:val="55E0FCBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DC76EBB"/>
+    <w:nsid w:val="2E2642A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E16B30B"/>
+    <w:nsid w:val="1DB02C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>