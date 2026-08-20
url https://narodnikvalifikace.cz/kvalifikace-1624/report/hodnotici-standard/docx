--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16DBD61C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16DBD61C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16DBD61C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6834FB5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6834FB5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6834FB5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 17:42:02</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="631371B7"/>
+    <w:nsid w:val="594F6287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55E0FCBE"/>
+    <w:nsid w:val="4BEDFB9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E2642A7"/>
+    <w:nsid w:val="2145F459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DB02C65"/>
+    <w:nsid w:val="70723A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>