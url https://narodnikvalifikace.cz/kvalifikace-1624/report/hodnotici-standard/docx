--- v8 (2026-08-20)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6834FB5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6834FB5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6834FB5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3157BE63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3157BE63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3157BE63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.8.2026 21:48:42</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 18:04:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="594F6287"/>
+    <w:nsid w:val="21746ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BEDFB9E"/>
+    <w:nsid w:val="7F0AD97D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2145F459"/>
+    <w:nsid w:val="48FB5BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70723A3C"/>
+    <w:nsid w:val="41CCF712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>