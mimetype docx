--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77E2A906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77E2A906" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77E2A906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54E0B9B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54E0B9B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54E0B9B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 20.4.2026 4:48:41</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F9B9EDA"/>
+    <w:nsid w:val="5A917639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51E90500"/>
+    <w:nsid w:val="243353AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BCF4F50"/>
+    <w:nsid w:val="03B9B3C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7BA62698"/>
+    <w:nsid w:val="4F3AECF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>