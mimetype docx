--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54E0B9B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54E0B9B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54E0B9B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3897E4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3897E4F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3897E4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.5.2026 9:05:20</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A917639"/>
+    <w:nsid w:val="68012CF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="243353AE"/>
+    <w:nsid w:val="7F8C2C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03B9B3C9"/>
+    <w:nsid w:val="3DACBD28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F3AECF4"/>
+    <w:nsid w:val="6EE344C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>