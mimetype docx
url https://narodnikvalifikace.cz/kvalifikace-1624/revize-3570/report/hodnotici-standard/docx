--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3897E4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3897E4F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3897E4F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62EF7CB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62EF7CB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62EF7CB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 17.6.2026 17:44:50</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68012CF3"/>
+    <w:nsid w:val="430F1C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F8C2C5A"/>
+    <w:nsid w:val="202A6C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DACBD28"/>
+    <w:nsid w:val="5CFFE7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EE344C5"/>
+    <w:nsid w:val="167361EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>