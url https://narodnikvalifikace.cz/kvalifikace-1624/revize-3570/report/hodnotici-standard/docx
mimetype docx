--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62EF7CB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62EF7CB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62EF7CB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE0848A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE0848A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE0848A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 9:38:13</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="430F1C13"/>
+    <w:nsid w:val="5C1464B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="202A6C81"/>
+    <w:nsid w:val="022CB570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CFFE7E8"/>
+    <w:nsid w:val="2F09B2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="167361EB"/>
+    <w:nsid w:val="47706989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>