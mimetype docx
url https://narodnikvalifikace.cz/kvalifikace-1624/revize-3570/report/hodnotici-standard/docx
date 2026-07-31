--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE0848A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE0848A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE0848A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B809DE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B809DE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B809DE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 11.7.2026 10:49:36</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C1464B4"/>
+    <w:nsid w:val="739DEE9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="022CB570"/>
+    <w:nsid w:val="15262AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F09B2C2"/>
+    <w:nsid w:val="47FEECFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47706989"/>
+    <w:nsid w:val="542DE746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>