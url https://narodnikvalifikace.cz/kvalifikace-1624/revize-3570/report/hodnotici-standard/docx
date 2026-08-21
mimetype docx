--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B809DE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B809DE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B809DE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65E53B51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65E53B51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65E53B51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:57</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 31.7.2026 22:02:58</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="739DEE9E"/>
+    <w:nsid w:val="6B7F1391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15262AE8"/>
+    <w:nsid w:val="48EE3626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47FEECFF"/>
+    <w:nsid w:val="74C2D038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="542DE746"/>
+    <w:nsid w:val="11CDEBF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>