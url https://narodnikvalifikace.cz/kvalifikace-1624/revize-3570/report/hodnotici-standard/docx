--- v6 (2026-08-21)
+++ v7 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65E53B51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65E53B51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65E53B51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4838425B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4838425B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4838425B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2527,51 +2527,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4019,51 +4019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5262,51 +5262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6309,51 +6309,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7660,51 +7660,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8712,51 +8712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10845,51 +10845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11842,51 +11842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,51 +13689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14374,84 +14374,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 21.8.2026 2:40:07</w:t>
+        <w:t>Autotronik/autotronička nákladních vozidel a autobusů, 12.9.2026 21:31:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B7F1391"/>
+    <w:nsid w:val="09FCD55E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14537,51 +14537,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48EE3626"/>
+    <w:nsid w:val="06A05DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14667,51 +14667,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74C2D038"/>
+    <w:nsid w:val="6F5A266A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14797,51 +14797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11CDEBF0"/>
+    <w:nsid w:val="04662878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>