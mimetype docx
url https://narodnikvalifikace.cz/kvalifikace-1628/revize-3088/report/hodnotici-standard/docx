--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CEF03F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CEF03F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CEF03F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D2A24C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D2A24C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D2A24C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.4.2026 2:23:33</w:t>
+        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.4.2026 2:23:33</w:t>
+        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.4.2026 2:23:33</w:t>
+        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.4.2026 2:23:33</w:t>
+        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.4.2026 2:23:33</w:t>
+        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.4.2026 2:23:33</w:t>
+        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.4.2026 2:23:33</w:t>
+        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.4.2026 2:23:33</w:t>
+        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.4.2026 2:23:33</w:t>
+        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="231A8174"/>
+    <w:nsid w:val="1EBD1027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19C91067"/>
+    <w:nsid w:val="62C3C023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>