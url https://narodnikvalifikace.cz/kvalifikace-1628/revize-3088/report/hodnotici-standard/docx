--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D2A24C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D2A24C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D2A24C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B3530F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B3530F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B3530F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
+        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
+        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
+        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
+        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
+        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
+        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
+        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
+        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 11.5.2026 9:00:27</w:t>
+        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EBD1027"/>
+    <w:nsid w:val="47E04A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62C3C023"/>
+    <w:nsid w:val="4273D154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>