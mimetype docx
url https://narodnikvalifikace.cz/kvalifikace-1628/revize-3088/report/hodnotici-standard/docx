--- v2 (2026-06-17)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B3530F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B3530F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B3530F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21931C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21931C0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21931C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 17.6.2026 13:52:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47E04A91"/>
+    <w:nsid w:val="0A43162D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4273D154"/>
+    <w:nsid w:val="0B948921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>