--- v3 (2026-07-28)
+++ v4 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21931C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21931C0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21931C0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22676BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22676BF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22676BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 28.7.2026 22:45:21</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A43162D"/>
+    <w:nsid w:val="2C4A51CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B948921"/>
+    <w:nsid w:val="220D1CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>