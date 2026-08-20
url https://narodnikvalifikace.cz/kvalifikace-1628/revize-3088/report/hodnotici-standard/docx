--- v4 (2026-08-20)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22676BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22676BF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22676BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E7DEFB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E7DEFB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E7DEFB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:00:36</w:t>
+        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C4A51CA"/>
+    <w:nsid w:val="5782B23A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="220D1CFB"/>
+    <w:nsid w:val="2D48C69E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>