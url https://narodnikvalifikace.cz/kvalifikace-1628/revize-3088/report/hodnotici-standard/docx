--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E7DEFB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E7DEFB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E7DEFB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61004FBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61004FBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61004FBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
+        <w:t>Technik prodeje osobních automobilů, 9.9.2026 23:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
+        <w:t>Technik prodeje osobních automobilů, 9.9.2026 23:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
+        <w:t>Technik prodeje osobních automobilů, 9.9.2026 23:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
+        <w:t>Technik prodeje osobních automobilů, 9.9.2026 23:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
+        <w:t>Technik prodeje osobních automobilů, 9.9.2026 23:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
+        <w:t>Technik prodeje osobních automobilů, 9.9.2026 23:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
+        <w:t>Technik prodeje osobních automobilů, 9.9.2026 23:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
+        <w:t>Technik prodeje osobních automobilů, 9.9.2026 23:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik prodeje osobních automobilů, 20.8.2026 19:08:20</w:t>
+        <w:t>Technik prodeje osobních automobilů, 9.9.2026 23:23:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5782B23A"/>
+    <w:nsid w:val="4F4379ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D48C69E"/>
+    <w:nsid w:val="436D2F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>