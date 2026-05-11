--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F696689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F696689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F696689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FC7C8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FC7C8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FC7C8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.4.2026 4:13:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.4.2026 4:13:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.4.2026 4:13:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.4.2026 4:13:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.4.2026 4:13:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.4.2026 4:13:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.4.2026 4:13:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.4.2026 4:13:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.4.2026 4:13:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CDC9BC2"/>
+    <w:nsid w:val="30815018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7148F851"/>
+    <w:nsid w:val="342A2D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>