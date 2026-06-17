--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FC7C8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FC7C8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FC7C8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BFFDFA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BFFDFA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BFFDFA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 11.5.2026 9:51:16</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30815018"/>
+    <w:nsid w:val="40459E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="342A2D67"/>
+    <w:nsid w:val="5D752A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>