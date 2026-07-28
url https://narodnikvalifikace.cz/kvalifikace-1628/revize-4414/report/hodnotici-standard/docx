--- v2 (2026-06-17)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BFFDFA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BFFDFA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BFFDFA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D79C4FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D79C4FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D79C4FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 17.6.2026 15:59:29</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40459E2E"/>
+    <w:nsid w:val="3048A974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D752A26"/>
+    <w:nsid w:val="6E0CDD1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>