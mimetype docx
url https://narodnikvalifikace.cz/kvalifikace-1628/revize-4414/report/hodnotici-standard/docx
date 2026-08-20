--- v3 (2026-07-28)
+++ v4 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D79C4FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D79C4FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D79C4FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D232CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D232CD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D232CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 28.7.2026 23:54:51</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3048A974"/>
+    <w:nsid w:val="4D972B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E0CDD1E"/>
+    <w:nsid w:val="1D09ED7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>