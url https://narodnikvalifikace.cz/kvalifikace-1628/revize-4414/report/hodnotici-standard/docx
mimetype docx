--- v4 (2026-08-20)
+++ v5 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D232CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D232CD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D232CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78FDC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78FDC1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78FDC1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3586,51 +3586,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4949,51 +4949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5454,51 +5454,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7160,51 +7160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8157,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9308,51 +9308,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9937,84 +9937,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Motortec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička prodeje osobních automobilů, 20.8.2026 22:53:32</w:t>
+        <w:t>Technik/technička prodeje osobních automobilů, 10.9.2026 0:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D972B05"/>
+    <w:nsid w:val="616FCC8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10100,51 +10100,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D09ED7B"/>
+    <w:nsid w:val="3BB2A2D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>