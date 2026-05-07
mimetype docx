--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12AC26D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12AC26D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12AC26D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C0556CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C0556CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C0556CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 16.4.2026 22:52:21</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 16.4.2026 22:52:21</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 16.4.2026 22:52:21</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 16.4.2026 22:52:21</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 16.4.2026 22:52:21</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 16.4.2026 22:52:21</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 16.4.2026 22:52:21</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 16.4.2026 22:52:21</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E1B14FD"/>
+    <w:nsid w:val="1DD8E81E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C2AF9CE"/>
+    <w:nsid w:val="38398C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25A19B45"/>
+    <w:nsid w:val="7BD3B9AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38A3F62E"/>
+    <w:nsid w:val="3069962F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>