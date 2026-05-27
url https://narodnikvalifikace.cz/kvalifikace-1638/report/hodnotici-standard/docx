--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C0556CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C0556CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C0556CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R353738A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR353738A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR353738A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 17:10:16</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DD8E81E"/>
+    <w:nsid w:val="624C0232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38398C0F"/>
+    <w:nsid w:val="6FBC8EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BD3B9AC"/>
+    <w:nsid w:val="7843EF43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3069962F"/>
+    <w:nsid w:val="1DC95923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>