--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R353738A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR353738A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR353738A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R245ABDA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR245ABDA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR245ABDA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 0:56:57</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="624C0232"/>
+    <w:nsid w:val="756226A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FBC8EC6"/>
+    <w:nsid w:val="3C88A93A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7843EF43"/>
+    <w:nsid w:val="5A21BEB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DC95923"/>
+    <w:nsid w:val="76D0290C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>