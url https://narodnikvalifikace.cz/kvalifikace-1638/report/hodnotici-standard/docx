--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R245ABDA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR245ABDA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR245ABDA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21744BB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21744BB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21744BB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 9:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="756226A6"/>
+    <w:nsid w:val="5BCA0373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C88A93A"/>
+    <w:nsid w:val="373725C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A21BEB8"/>
+    <w:nsid w:val="062B3BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76D0290C"/>
+    <w:nsid w:val="36E66D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>