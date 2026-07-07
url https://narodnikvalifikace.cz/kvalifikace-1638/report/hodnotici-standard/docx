--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21744BB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21744BB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21744BB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6895369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6895369" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6895369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 11:22:03</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BCA0373"/>
+    <w:nsid w:val="070B7C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="373725C9"/>
+    <w:nsid w:val="749FD3C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="062B3BE5"/>
+    <w:nsid w:val="05E4BFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36E66D19"/>
+    <w:nsid w:val="48EC0B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>