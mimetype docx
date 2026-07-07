--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6895369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6895369" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6895369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ED2627B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ED2627B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ED2627B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 13:44:37</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="070B7C93"/>
+    <w:nsid w:val="0ADD79E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="749FD3C5"/>
+    <w:nsid w:val="52A2586A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05E4BFF8"/>
+    <w:nsid w:val="5D11312C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48EC0B0E"/>
+    <w:nsid w:val="33E03250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>