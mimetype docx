--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6ED2627B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6ED2627B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6ED2627B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD02F486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD02F486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD02F486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 14:57:55</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0ADD79E7"/>
+    <w:nsid w:val="5FD780B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52A2586A"/>
+    <w:nsid w:val="392A5102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D11312C"/>
+    <w:nsid w:val="67E825A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33E03250"/>
+    <w:nsid w:val="79AE78F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>