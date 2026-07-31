--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD02F486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD02F486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD02F486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73EF06ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73EF06ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73EF06ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 10:08:53</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FD780B4"/>
+    <w:nsid w:val="68B7CC7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="392A5102"/>
+    <w:nsid w:val="13F2FD46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67E825A7"/>
+    <w:nsid w:val="6332B5F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79AE78F6"/>
+    <w:nsid w:val="6310FCB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>