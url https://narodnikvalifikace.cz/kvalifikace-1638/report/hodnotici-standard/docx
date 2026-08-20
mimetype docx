--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73EF06ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73EF06ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73EF06ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B79CC08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B79CC08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B79CC08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 31.7.2026 11:39:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68B7CC7D"/>
+    <w:nsid w:val="4A734843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13F2FD46"/>
+    <w:nsid w:val="3720A1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6332B5F8"/>
+    <w:nsid w:val="7C405107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6310FCB2"/>
+    <w:nsid w:val="113A3B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>