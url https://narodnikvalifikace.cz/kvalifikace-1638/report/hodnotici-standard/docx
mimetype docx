--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B79CC08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B79CC08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B79CC08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47B9EB45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47B9EB45" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47B9EB45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 20:21:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 20:21:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 20:21:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 20:21:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 20:21:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 20:21:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 20:21:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 15:42:04</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 20:21:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A734843"/>
+    <w:nsid w:val="58F95EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3720A1F9"/>
+    <w:nsid w:val="6C37D9C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C405107"/>
+    <w:nsid w:val="383EE66C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="113A3B4E"/>
+    <w:nsid w:val="4D87716F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>