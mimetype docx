--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FEB7899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FEB7899" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FEB7899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C841362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C841362" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C841362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.4.2026 3:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.4.2026 3:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.4.2026 3:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.4.2026 3:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.4.2026 3:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.4.2026 3:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.4.2026 3:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.4.2026 3:38:54</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C00FEF3"/>
+    <w:nsid w:val="30EC41F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CC8ABE4"/>
+    <w:nsid w:val="73C606B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A4EB325"/>
+    <w:nsid w:val="31D2C8F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F9ABEF1"/>
+    <w:nsid w:val="32C0AFA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>