--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C841362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C841362" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C841362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57889F64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57889F64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57889F64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.5.2026 19:16:58</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30EC41F4"/>
+    <w:nsid w:val="0A7A8746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73C606B0"/>
+    <w:nsid w:val="69E3F5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31D2C8F4"/>
+    <w:nsid w:val="75F91924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32C0AFA8"/>
+    <w:nsid w:val="47759050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>