--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57889F64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57889F64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57889F64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CA0E3CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CA0E3CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CA0E3CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 28.5.2026 3:49:26</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A7A8746"/>
+    <w:nsid w:val="56D0987B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69E3F5B0"/>
+    <w:nsid w:val="7F3403EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75F91924"/>
+    <w:nsid w:val="2F450652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="47759050"/>
+    <w:nsid w:val="085AA1AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>