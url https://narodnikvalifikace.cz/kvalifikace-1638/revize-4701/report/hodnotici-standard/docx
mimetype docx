--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CA0E3CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CA0E3CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CA0E3CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9D75C67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9D75C67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9D75C67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 17.6.2026 15:11:05</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56D0987B"/>
+    <w:nsid w:val="5FAA31AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F3403EB"/>
+    <w:nsid w:val="556FF0C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F450652"/>
+    <w:nsid w:val="4E695956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="085AA1AC"/>
+    <w:nsid w:val="7E39A3ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>