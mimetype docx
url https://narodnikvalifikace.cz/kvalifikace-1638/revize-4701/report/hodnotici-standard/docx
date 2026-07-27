--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9D75C67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9D75C67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9D75C67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FA0FB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FA0FB1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FA0FB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 7.7.2026 17:38:20</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FAA31AA"/>
+    <w:nsid w:val="4C252A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="556FF0C4"/>
+    <w:nsid w:val="1862BFAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E695956"/>
+    <w:nsid w:val="0BC5F578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E39A3ED"/>
+    <w:nsid w:val="1FC93A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>