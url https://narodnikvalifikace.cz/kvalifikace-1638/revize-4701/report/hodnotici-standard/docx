--- v5 (2026-07-27)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FA0FB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FA0FB1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FA0FB1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16AEFD43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16AEFD43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16AEFD43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 27.7.2026 19:43:06</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C252A91"/>
+    <w:nsid w:val="14484133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1862BFAF"/>
+    <w:nsid w:val="305BBE93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BC5F578"/>
+    <w:nsid w:val="4EB56514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FC93A1D"/>
+    <w:nsid w:val="73B2624E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>