--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16AEFD43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16AEFD43" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16AEFD43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B1C46C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B1C46C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B1C46C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 19:19:40</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14484133"/>
+    <w:nsid w:val="6D2CC36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="305BBE93"/>
+    <w:nsid w:val="430A13CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EB56514"/>
+    <w:nsid w:val="264B6942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73B2624E"/>
+    <w:nsid w:val="4FE2BD30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>