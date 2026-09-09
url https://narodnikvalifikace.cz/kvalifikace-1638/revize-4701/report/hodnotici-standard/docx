--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B1C46C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B1C46C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B1C46C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24C4E084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24C4E084" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24C4E084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 23:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 23:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3275,51 +3275,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 23:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4138,51 +4138,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 23:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5507,51 +5507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede autorizovaná osoba do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 23:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7392,51 +7392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 23:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7705,51 +7705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 23:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 20.8.2026 20:53:36</w:t>
+        <w:t>Odborný pracovník / odborná pracovnice pro obchodní software ústředí a prodejen, 9.9.2026 23:04:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D2CC36E"/>
+    <w:nsid w:val="5E9D0139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="430A13CF"/>
+    <w:nsid w:val="2AEBEF01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="264B6942"/>
+    <w:nsid w:val="38CCC03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8657,51 +8657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FE2BD30"/>
+    <w:nsid w:val="4AF2DE00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>