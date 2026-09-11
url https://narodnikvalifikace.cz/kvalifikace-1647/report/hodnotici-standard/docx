--- v7 (2026-08-20)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33A20197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33A20197" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33A20197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DB3446C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DB3446C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DB3446C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 20.8.2026 19:54:50</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 20.8.2026 19:54:50</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 20.8.2026 19:54:50</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4196,51 +4196,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 20.8.2026 19:54:50</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5172,51 +5172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 20.8.2026 19:54:50</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6800,51 +6800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 20.8.2026 19:54:50</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,84 +7317,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Škoda Transportation, a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 20.8.2026 19:54:50</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47EEE667"/>
+    <w:nsid w:val="4D139691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7480,51 +7480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B6480E2"/>
+    <w:nsid w:val="36901B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7610,51 +7610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CAA046A"/>
+    <w:nsid w:val="1C09E4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7740,51 +7740,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3750C529"/>
+    <w:nsid w:val="580A9E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>