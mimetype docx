--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DB3446C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DB3446C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DB3446C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BE04413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BE04413" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BE04413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4196,51 +4196,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5172,51 +5172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6800,51 +6800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,84 +7317,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Škoda Transportation, a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 11.9.2026 17:29:31</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D139691"/>
+    <w:nsid w:val="1723EE7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7480,51 +7480,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36901B38"/>
+    <w:nsid w:val="20327476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7610,51 +7610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C09E4E1"/>
+    <w:nsid w:val="5B8A83C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7740,51 +7740,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="580A9E38"/>
+    <w:nsid w:val="4893BB3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>