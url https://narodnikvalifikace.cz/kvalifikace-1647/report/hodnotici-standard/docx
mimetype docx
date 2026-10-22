--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BE04413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BE04413" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BE04413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B640F24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B640F24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B640F24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2963,51 +2963,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odpojení vzduchového sacího potrubí</w:t>
+        <w:t>odpojení vzduchového sacího potrubí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3022,51 +3022,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odpojení naftového potrubí</w:t>
+        <w:t>odpojení naftového potrubí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3081,51 +3081,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odpojení výfukového potrubí</w:t>
+        <w:t>odpojení výfukového potrubí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3140,51 +3140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•odpojení chladícího potrubí</w:t>
+        <w:t>odpojení chladícího potrubí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3199,51 +3199,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•demontáž soustrojí (alternátor, spojka, motor)</w:t>
+        <w:t>demontáž soustrojí (alternátor, spojka, motor)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3258,51 +3258,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vypuštění náplní</w:t>
+        <w:t>vypuštění náplní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -3373,51 +3373,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skříň motoru</w:t>
+        <w:t>skříň motoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3432,51 +3432,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•olejový chladič</w:t>
+        <w:t>olejový chladič</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3491,51 +3491,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vložky,</w:t>
+        <w:t>vložky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3550,51 +3550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•hlavy válců</w:t>
+        <w:t>hlavy válců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3609,51 +3609,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ventily</w:t>
+        <w:t>ventily</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3668,51 +3668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•písty</w:t>
+        <w:t>písty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3727,51 +3727,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ojnice</w:t>
+        <w:t>ojnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3786,51 +3786,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kliková hřídel</w:t>
+        <w:t>kliková hřídel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vačková hřídel</w:t>
+        <w:t>vačková hřídel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4196,51 +4196,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4332,79 +4332,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8126" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5803" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4416,51 +4416,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z uvedených variant:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4472,51 +4472,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4531,51 +4531,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání se zaměřením na mechanika motorových lokomotiv nebo mechanika opraváře kolejových vozidel nebo strojního mechanika + střední vzdělání s maturitní zkouškou v oboru vzdělání strojírenství nebo mechanik strojů a zařízení a alespoň 5 let odborné praxe v řídících pozicích v oblasti železničního strojírenství nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4590,51 +4590,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti strojírenství a alespoň 5 let odborné praxe v řídicích pozicích v oblasti železničního strojírenství nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4649,51 +4649,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti strojírenství a alespoň 5 let odborné praxe v řídicích pozicích v oblasti železničního strojírenství nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4708,51 +4708,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v oblasti strojírenství a alespoň 5 let odborné praxe v řídících pozicích v oblasti železničního strojírenství nebo ve funkci učitele odborných předmětů nebo odborného výcviku v oboru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4764,51 +4764,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4820,51 +4820,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4872,117 +4872,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4994,51 +4935,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5050,51 +4991,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5106,51 +5047,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7579" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5172,51 +5113,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6800,51 +6741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,84 +7258,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Škoda Transportation, a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 2.10.2026 2:09:09</w:t>
+        <w:t>Mechanik/mechanička motorových lokomotiv motorář/motorářka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1723EE7F"/>
+    <w:nsid w:val="064EB2A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7480,51 +7421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20327476"/>
+    <w:nsid w:val="61F2FB06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7610,51 +7551,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B8A83C2"/>
+    <w:nsid w:val="4FBA0916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7740,51 +7681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4893BB3C"/>
+    <w:nsid w:val="7E7BFEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>