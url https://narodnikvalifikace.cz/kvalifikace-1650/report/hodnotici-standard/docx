--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A532036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A532036" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A532036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39FCE7D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39FCE7D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39FCE7D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12220,51 +12220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21633,51 +21633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,84 +25100,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 16.4.2026 23:12:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65342153"/>
+    <w:nsid w:val="73A83241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25263,51 +25263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EA7B72F"/>
+    <w:nsid w:val="48A6C434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25393,51 +25393,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7DBA731E"/>
+    <w:nsid w:val="31FDD167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25523,51 +25523,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F858EBF"/>
+    <w:nsid w:val="38E74FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>