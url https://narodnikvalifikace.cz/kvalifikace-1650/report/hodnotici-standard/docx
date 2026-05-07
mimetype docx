--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39FCE7D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39FCE7D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39FCE7D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30C2F64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30C2F64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30C2F64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12220,51 +12220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21633,51 +21633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,84 +25100,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 17:09:59</w:t>
+        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73A83241"/>
+    <w:nsid w:val="0DBEC1FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25263,51 +25263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48A6C434"/>
+    <w:nsid w:val="7956691C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25393,51 +25393,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31FDD167"/>
+    <w:nsid w:val="04B34880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25523,51 +25523,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38E74FD4"/>
+    <w:nsid w:val="73430564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>