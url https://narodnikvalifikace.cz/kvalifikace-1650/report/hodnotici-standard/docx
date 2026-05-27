--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30C2F64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30C2F64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30C2F64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D8A0C89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D8A0C89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D8A0C89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
+        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
+        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
+        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12220,51 +12220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
+        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21633,51 +21633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
+        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
+        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
+        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,84 +25100,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 7.5.2026 18:09:46</w:t>
+        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DBEC1FB"/>
+    <w:nsid w:val="475D05A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25263,51 +25263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7956691C"/>
+    <w:nsid w:val="2689B6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25393,51 +25393,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04B34880"/>
+    <w:nsid w:val="50967CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25523,51 +25523,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73430564"/>
+    <w:nsid w:val="0934DE83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>