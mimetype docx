--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D8A0C89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D8A0C89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D8A0C89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D359F9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D359F9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D359F9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12220,51 +12220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21633,51 +21633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,84 +25100,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 28.5.2026 0:56:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="475D05A8"/>
+    <w:nsid w:val="2561E6C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25263,51 +25263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2689B6B0"/>
+    <w:nsid w:val="59D9F6C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25393,51 +25393,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50967CDC"/>
+    <w:nsid w:val="113BE76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25523,51 +25523,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0934DE83"/>
+    <w:nsid w:val="7AE9FCBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>