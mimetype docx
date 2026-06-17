--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D359F9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D359F9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D359F9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61C051D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61C051D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61C051D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12220,51 +12220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21633,51 +21633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,84 +25100,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:23:09</w:t>
+        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2561E6C4"/>
+    <w:nsid w:val="73B7146B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25263,51 +25263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59D9F6C0"/>
+    <w:nsid w:val="5209B569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25393,51 +25393,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="113BE76B"/>
+    <w:nsid w:val="5ED3DFE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25523,51 +25523,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7AE9FCBB"/>
+    <w:nsid w:val="086F86F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>