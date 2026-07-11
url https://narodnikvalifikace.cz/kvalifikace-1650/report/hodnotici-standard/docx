--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61C051D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61C051D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61C051D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBA57EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBA57EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBA57EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
+        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
+        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
+        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12220,51 +12220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
+        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21633,51 +21633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
+        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
+        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
+        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,84 +25100,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 17.6.2026 11:45:10</w:t>
+        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73B7146B"/>
+    <w:nsid w:val="7E79B24F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25263,51 +25263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5209B569"/>
+    <w:nsid w:val="5135D26C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25393,51 +25393,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5ED3DFE7"/>
+    <w:nsid w:val="52F2BC00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25523,51 +25523,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="086F86F5"/>
+    <w:nsid w:val="45D39CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>