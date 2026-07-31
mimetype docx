--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBA57EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBA57EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBA57EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E8C34A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E8C34A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E8C34A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12220,51 +12220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21633,51 +21633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,84 +25100,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 11.7.2026 3:44:20</w:t>
+        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E79B24F"/>
+    <w:nsid w:val="69CA2FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25263,51 +25263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5135D26C"/>
+    <w:nsid w:val="494D83D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25393,51 +25393,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52F2BC00"/>
+    <w:nsid w:val="14873123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25523,51 +25523,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45D39CB7"/>
+    <w:nsid w:val="7C59397B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>