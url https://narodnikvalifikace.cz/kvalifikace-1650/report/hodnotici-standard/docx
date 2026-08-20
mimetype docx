--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E8C34A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E8C34A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E8C34A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22EB136C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22EB136C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22EB136C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
+        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
+        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
+        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12220,51 +12220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
+        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21633,51 +21633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
+        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
+        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
+        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,84 +25100,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 31.7.2026 12:43:29</w:t>
+        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69CA2FBE"/>
+    <w:nsid w:val="631A5E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25263,51 +25263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="494D83D8"/>
+    <w:nsid w:val="578BD047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25393,51 +25393,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14873123"/>
+    <w:nsid w:val="1B3D861B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25523,51 +25523,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C59397B"/>
+    <w:nsid w:val="419A9E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>