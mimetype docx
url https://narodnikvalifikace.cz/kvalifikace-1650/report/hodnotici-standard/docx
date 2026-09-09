--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22EB136C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22EB136C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22EB136C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66C47F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66C47F5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66C47F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 9.9.2026 20:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 9.9.2026 20:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 9.9.2026 20:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12220,51 +12220,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 9.9.2026 20:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21633,51 +21633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 9.9.2026 20:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 9.9.2026 20:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24583,51 +24583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 9.9.2026 20:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,84 +25100,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka optických kabelů, 20.8.2026 15:41:50</w:t>
+        <w:t>Montér/montérka optických kabelů, 9.9.2026 20:17:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="631A5E5E"/>
+    <w:nsid w:val="39E60E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25263,51 +25263,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="578BD047"/>
+    <w:nsid w:val="6C12FFE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25393,51 +25393,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B3D861B"/>
+    <w:nsid w:val="2430EF3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25523,51 +25523,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="419A9E44"/>
+    <w:nsid w:val="08B9D965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>