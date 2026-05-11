--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69C36F4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69C36F4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69C36F4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1963A245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1963A245" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1963A245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.4.2026 4:13:32</w:t>
+        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.4.2026 4:13:32</w:t>
+        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.4.2026 4:13:32</w:t>
+        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12118,51 +12118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.4.2026 4:13:32</w:t>
+        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19693,51 +19693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.4.2026 4:13:32</w:t>
+        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20492,51 +20492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.4.2026 4:13:32</w:t>
+        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22560,51 +22560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.4.2026 4:13:32</w:t>
+        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23077,84 +23077,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.4.2026 4:13:32</w:t>
+        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15E28A1B"/>
+    <w:nsid w:val="49BA90C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23240,51 +23240,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7888B113"/>
+    <w:nsid w:val="6104EB41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23370,51 +23370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65B4AB69"/>
+    <w:nsid w:val="7E03711E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23500,51 +23500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="239F7457"/>
+    <w:nsid w:val="3EDFB120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>