--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1963A245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1963A245" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1963A245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R991FB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR991FB05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR991FB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
+        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
+        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
+        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12118,51 +12118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
+        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19693,51 +19693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
+        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20492,51 +20492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
+        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22560,51 +22560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
+        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23077,84 +23077,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.5.2026 2:42:23</w:t>
+        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49BA90C4"/>
+    <w:nsid w:val="640496DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23240,51 +23240,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6104EB41"/>
+    <w:nsid w:val="5E097436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23370,51 +23370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E03711E"/>
+    <w:nsid w:val="638CCFAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23500,51 +23500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EDFB120"/>
+    <w:nsid w:val="7BC9A4B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>