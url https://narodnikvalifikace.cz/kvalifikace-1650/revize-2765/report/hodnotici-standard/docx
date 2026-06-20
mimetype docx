--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R991FB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR991FB05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR991FB05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BF89BFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BF89BFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BF89BFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
+        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
+        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
+        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12118,51 +12118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
+        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19693,51 +19693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
+        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20492,51 +20492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
+        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22560,51 +22560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
+        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23077,84 +23077,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.5.2026 6:49:58</w:t>
+        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="640496DC"/>
+    <w:nsid w:val="31E84509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23240,51 +23240,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E097436"/>
+    <w:nsid w:val="63AB4129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23370,51 +23370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="638CCFAA"/>
+    <w:nsid w:val="4BBB728D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23500,51 +23500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7BC9A4B1"/>
+    <w:nsid w:val="15D6882C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>