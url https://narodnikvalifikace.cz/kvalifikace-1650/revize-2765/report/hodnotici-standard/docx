--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BF89BFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BF89BFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BF89BFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R126BD410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR126BD410" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR126BD410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
+        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
+        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
+        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12118,51 +12118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
+        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19693,51 +19693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
+        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20492,51 +20492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
+        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22560,51 +22560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
+        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23077,84 +23077,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.6.2026 23:10:21</w:t>
+        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31E84509"/>
+    <w:nsid w:val="6E313599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23240,51 +23240,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63AB4129"/>
+    <w:nsid w:val="5D0CA1F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23370,51 +23370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BBB728D"/>
+    <w:nsid w:val="37658B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23500,51 +23500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15D6882C"/>
+    <w:nsid w:val="03D90FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>