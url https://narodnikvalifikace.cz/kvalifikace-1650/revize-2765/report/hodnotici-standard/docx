--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R126BD410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR126BD410" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR126BD410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70BFC02A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70BFC02A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70BFC02A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
+        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
+        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
+        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12118,51 +12118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
+        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19693,51 +19693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
+        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20492,51 +20492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
+        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22560,51 +22560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
+        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23077,84 +23077,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 21.6.2026 0:48:42</w:t>
+        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E313599"/>
+    <w:nsid w:val="71D2132A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23240,51 +23240,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D0CA1F2"/>
+    <w:nsid w:val="7EEA2C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23370,51 +23370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37658B7F"/>
+    <w:nsid w:val="6E8B1F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23500,51 +23500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03D90FBC"/>
+    <w:nsid w:val="68877983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>