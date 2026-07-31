--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70BFC02A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70BFC02A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70BFC02A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F624DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F624DCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F624DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12118,51 +12118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19693,51 +19693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20492,51 +20492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22560,51 +22560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23077,84 +23077,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 11.7.2026 6:26:31</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71D2132A"/>
+    <w:nsid w:val="39183EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23240,51 +23240,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EEA2C58"/>
+    <w:nsid w:val="26739CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23370,51 +23370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E8B1F68"/>
+    <w:nsid w:val="6D60D96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23500,51 +23500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68877983"/>
+    <w:nsid w:val="2A47B800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>