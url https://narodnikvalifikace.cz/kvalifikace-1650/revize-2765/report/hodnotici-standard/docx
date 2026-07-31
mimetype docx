--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F624DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F624DCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F624DCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FC40FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FC40FCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FC40FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12118,51 +12118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19693,51 +19693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20492,51 +20492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22560,51 +22560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23077,84 +23077,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 15:58:32</w:t>
+        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39183EFE"/>
+    <w:nsid w:val="1DED9721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23240,51 +23240,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26739CAF"/>
+    <w:nsid w:val="3637CA73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23370,51 +23370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D60D96F"/>
+    <w:nsid w:val="0E39ECC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23500,51 +23500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A47B800"/>
+    <w:nsid w:val="02B5BC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>