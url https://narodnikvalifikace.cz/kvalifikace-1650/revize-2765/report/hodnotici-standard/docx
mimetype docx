--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FC40FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FC40FCA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FC40FCA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75B5216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75B5216" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75B5216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
+        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
+        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
+        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12118,51 +12118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
+        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19693,51 +19693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
+        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20492,51 +20492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
+        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22560,51 +22560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
+        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23077,84 +23077,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 31.7.2026 17:35:44</w:t>
+        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DED9721"/>
+    <w:nsid w:val="38D338AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23240,51 +23240,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3637CA73"/>
+    <w:nsid w:val="39C04247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23370,51 +23370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E39ECC5"/>
+    <w:nsid w:val="2C4D675B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23500,51 +23500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02B5BC7B"/>
+    <w:nsid w:val="73AB70EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>