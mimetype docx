--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75B5216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75B5216" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75B5216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DCFFF79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DCFFF79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DCFFF79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
+        <w:t>Montér optických kabelů, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1643,51 +1643,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
+        <w:t>Montér optických kabelů, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2040,51 +2040,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
+        <w:t>Montér optických kabelů, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12118,51 +12118,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
+        <w:t>Montér optických kabelů, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19693,51 +19693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
+        <w:t>Montér optických kabelů, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20492,51 +20492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
+        <w:t>Montér optických kabelů, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22560,51 +22560,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
+        <w:t>Montér optických kabelů, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23077,84 +23077,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér optických kabelů, 20.8.2026 20:00:38</w:t>
+        <w:t>Montér optických kabelů, 9.9.2026 22:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38D338AF"/>
+    <w:nsid w:val="7AA33571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23240,51 +23240,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39C04247"/>
+    <w:nsid w:val="00787EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23370,51 +23370,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C4D675B"/>
+    <w:nsid w:val="565402F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23500,51 +23500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73AB70EE"/>
+    <w:nsid w:val="3352B61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>