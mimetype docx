--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A80DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A80DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A80DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6081040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6081040" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6081040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4710,51 +4710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro výkon povolání/činnosti je potřeba splňovat požadavky na odbornou způsobilost v elektrotechnice, a to minimálně v rozsahu § 4 (osoba poučená), optimálně dle §6 nebo § 7 (elektrotechnik/vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5303,51 +5303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6194,51 +6194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9068,51 +9068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9381,51 +9381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9954,84 +9954,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 16.4.2026 22:53:02</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74853C3B"/>
+    <w:nsid w:val="6EADFF94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10117,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="681E86CA"/>
+    <w:nsid w:val="5CC29EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10247,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7ED8EBD0"/>
+    <w:nsid w:val="1E71F2B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10377,51 +10377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32F9008B"/>
+    <w:nsid w:val="263D5797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10507,51 +10507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="768BB2C0"/>
+    <w:nsid w:val="0A067D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>