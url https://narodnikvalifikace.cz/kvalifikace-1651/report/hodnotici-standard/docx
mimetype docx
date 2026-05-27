--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6081040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6081040" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6081040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C7B3EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C7B3EF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C7B3EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4710,51 +4710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro výkon povolání/činnosti je potřeba splňovat požadavky na odbornou způsobilost v elektrotechnice, a to minimálně v rozsahu § 4 (osoba poučená), optimálně dle §6 nebo § 7 (elektrotechnik/vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5303,51 +5303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6194,51 +6194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9068,51 +9068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9381,51 +9381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9954,84 +9954,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.5.2026 16:09:41</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EADFF94"/>
+    <w:nsid w:val="290C01F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10117,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CC29EE9"/>
+    <w:nsid w:val="685D77E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10247,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E71F2B5"/>
+    <w:nsid w:val="0A315111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10377,51 +10377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="263D5797"/>
+    <w:nsid w:val="6B789870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10507,51 +10507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A067D6D"/>
+    <w:nsid w:val="27C6D4DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>