--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C7B3EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C7B3EF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C7B3EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60F30601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60F30601" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60F30601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4710,51 +4710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro výkon povolání/činnosti je potřeba splňovat požadavky na odbornou způsobilost v elektrotechnice, a to minimálně v rozsahu § 4 (osoba poučená), optimálně dle §6 nebo § 7 (elektrotechnik/vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5303,51 +5303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6194,51 +6194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9068,51 +9068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9381,51 +9381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9954,84 +9954,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 28.5.2026 0:12:36</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="290C01F0"/>
+    <w:nsid w:val="2065C2FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10117,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="685D77E3"/>
+    <w:nsid w:val="42C8B7A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10247,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A315111"/>
+    <w:nsid w:val="4CF5F0D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10377,51 +10377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B789870"/>
+    <w:nsid w:val="4621A8A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10507,51 +10507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27C6D4DB"/>
+    <w:nsid w:val="760F73C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>