--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60F30601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60F30601" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60F30601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D3CE37A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D3CE37A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D3CE37A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4710,51 +4710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro výkon povolání/činnosti je potřeba splňovat požadavky na odbornou způsobilost v elektrotechnice, a to minimálně v rozsahu § 4 (osoba poučená), optimálně dle §6 nebo § 7 (elektrotechnik/vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5303,51 +5303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6194,51 +6194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9068,51 +9068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9381,51 +9381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9954,84 +9954,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 9:42:00</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2065C2FA"/>
+    <w:nsid w:val="07294335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10117,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42C8B7A2"/>
+    <w:nsid w:val="6A938385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10247,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CF5F0D2"/>
+    <w:nsid w:val="12971FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10377,51 +10377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4621A8A5"/>
+    <w:nsid w:val="3342BB1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10507,51 +10507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="760F73C1"/>
+    <w:nsid w:val="3EB0960C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>