--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D3CE37A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D3CE37A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D3CE37A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48628D65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48628D65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48628D65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4710,51 +4710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro výkon povolání/činnosti je potřeba splňovat požadavky na odbornou způsobilost v elektrotechnice, a to minimálně v rozsahu § 4 (osoba poučená), optimálně dle §6 nebo § 7 (elektrotechnik/vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5303,51 +5303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6194,51 +6194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9068,51 +9068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9381,51 +9381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9954,84 +9954,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 17.6.2026 11:24:40</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07294335"/>
+    <w:nsid w:val="58080583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10117,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A938385"/>
+    <w:nsid w:val="72AE45B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10247,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12971FBE"/>
+    <w:nsid w:val="461801C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10377,51 +10377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3342BB1A"/>
+    <w:nsid w:val="51609712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10507,51 +10507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3EB0960C"/>
+    <w:nsid w:val="3C4735F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>