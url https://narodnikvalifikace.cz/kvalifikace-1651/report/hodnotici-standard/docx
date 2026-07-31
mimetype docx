--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48628D65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48628D65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48628D65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FCBC405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FCBC405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FCBC405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4710,51 +4710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro výkon povolání/činnosti je potřeba splňovat požadavky na odbornou způsobilost v elektrotechnice, a to minimálně v rozsahu § 4 (osoba poučená), optimálně dle §6 nebo § 7 (elektrotechnik/vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5303,51 +5303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6194,51 +6194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9068,51 +9068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9381,51 +9381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9954,84 +9954,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 7.7.2026 13:59:39</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58080583"/>
+    <w:nsid w:val="404FDE79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10117,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72AE45B2"/>
+    <w:nsid w:val="742D0468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10247,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="461801C8"/>
+    <w:nsid w:val="6FAEA2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10377,51 +10377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51609712"/>
+    <w:nsid w:val="5A77FA32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10507,51 +10507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C4735F3"/>
+    <w:nsid w:val="5A9F8F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>