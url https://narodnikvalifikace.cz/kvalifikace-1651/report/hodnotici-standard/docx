--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FCBC405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FCBC405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FCBC405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D5C76F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D5C76F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D5C76F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4710,51 +4710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro výkon povolání/činnosti je potřeba splňovat požadavky na odbornou způsobilost v elektrotechnice, a to minimálně v rozsahu § 4 (osoba poučená), optimálně dle §6 nebo § 7 (elektrotechnik/vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5303,51 +5303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6194,51 +6194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9068,51 +9068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9381,51 +9381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9954,84 +9954,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 12:47:06</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="404FDE79"/>
+    <w:nsid w:val="1C101AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10117,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="742D0468"/>
+    <w:nsid w:val="2FFA3993"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10247,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FAEA2BA"/>
+    <w:nsid w:val="03DDD8A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10377,51 +10377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A77FA32"/>
+    <w:nsid w:val="1C2D353E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10507,51 +10507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A9F8F1E"/>
+    <w:nsid w:val="6884597A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>