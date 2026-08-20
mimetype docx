--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D5C76F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D5C76F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D5C76F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10FC2A68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10FC2A68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10FC2A68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4710,51 +4710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro výkon povolání/činnosti je potřeba splňovat požadavky na odbornou způsobilost v elektrotechnice, a to minimálně v rozsahu § 4 (osoba poučená), optimálně dle §6 nebo § 7 (elektrotechnik/vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5303,51 +5303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6194,51 +6194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9068,51 +9068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9381,51 +9381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9954,84 +9954,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 14:17:33</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C101AF7"/>
+    <w:nsid w:val="767E2F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10117,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FFA3993"/>
+    <w:nsid w:val="2023FE2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10247,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03DDD8A6"/>
+    <w:nsid w:val="3305FE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10377,51 +10377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C2D353E"/>
+    <w:nsid w:val="4DD18C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10507,51 +10507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6884597A"/>
+    <w:nsid w:val="2DBAEBD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>