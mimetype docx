--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10FC2A68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10FC2A68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10FC2A68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R736E6ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR736E6ADC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR736E6ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4710,51 +4710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro výkon povolání/činnosti je potřeba splňovat požadavky na odbornou způsobilost v elektrotechnice, a to minimálně v rozsahu § 4 (osoba poučená), optimálně dle §6 nebo § 7 (elektrotechnik/vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5303,51 +5303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6194,51 +6194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9068,51 +9068,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9381,51 +9381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9954,84 +9954,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 18:58:25</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 9.9.2026 23:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="767E2F48"/>
+    <w:nsid w:val="1CD36356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10117,51 +10117,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2023FE2F"/>
+    <w:nsid w:val="67EABB0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10247,51 +10247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3305FE0A"/>
+    <w:nsid w:val="57CE6686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10377,51 +10377,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DD18C67"/>
+    <w:nsid w:val="17626074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10507,51 +10507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DBAEBD1"/>
+    <w:nsid w:val="07654EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>