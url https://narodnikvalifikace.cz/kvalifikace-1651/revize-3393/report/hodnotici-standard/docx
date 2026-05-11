--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C37F28D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C37F28D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C37F28D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5203DC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5203DC98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5203DC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.4.2026 2:23:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.4.2026 2:23:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.4.2026 2:23:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.4.2026 2:23:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4775,51 +4775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.4.2026 2:23:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5937,51 +5937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.4.2026 2:23:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8811,51 +8811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.4.2026 2:23:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9124,51 +9124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.4.2026 2:23:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9697,84 +9697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.4.2026 2:23:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="683B299B"/>
+    <w:nsid w:val="5C4E1446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9860,51 +9860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B744599"/>
+    <w:nsid w:val="38C6B294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9990,51 +9990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D1FBE33"/>
+    <w:nsid w:val="16324F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10120,51 +10120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B1233A7"/>
+    <w:nsid w:val="0887A2B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10250,51 +10250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36A62976"/>
+    <w:nsid w:val="557FCCF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>