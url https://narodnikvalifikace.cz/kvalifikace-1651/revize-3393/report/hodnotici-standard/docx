--- v1 (2026-05-11)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5203DC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5203DC98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5203DC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D886815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D886815" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D886815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4775,51 +4775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5937,51 +5937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8811,51 +8811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9124,51 +9124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9697,84 +9697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.5.2026 7:01:35</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C4E1446"/>
+    <w:nsid w:val="4C0025C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9860,51 +9860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38C6B294"/>
+    <w:nsid w:val="7F750991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9990,51 +9990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16324F51"/>
+    <w:nsid w:val="14B3F61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10120,51 +10120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0887A2B2"/>
+    <w:nsid w:val="3949E2C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10250,51 +10250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="557FCCF1"/>
+    <w:nsid w:val="5E628438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>