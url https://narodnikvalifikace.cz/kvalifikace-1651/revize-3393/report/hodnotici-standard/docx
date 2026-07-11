--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D886815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D886815" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D886815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DBF44DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DBF44DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DBF44DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4775,51 +4775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5937,51 +5937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8811,51 +8811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9124,51 +9124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9697,84 +9697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.6.2026 23:22:10</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C0025C9"/>
+    <w:nsid w:val="108DFEC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9860,51 +9860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F750991"/>
+    <w:nsid w:val="3CAAAAEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9990,51 +9990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14B3F61E"/>
+    <w:nsid w:val="7038A2B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10120,51 +10120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3949E2C4"/>
+    <w:nsid w:val="0BBBF0D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10250,51 +10250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E628438"/>
+    <w:nsid w:val="048D3DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>