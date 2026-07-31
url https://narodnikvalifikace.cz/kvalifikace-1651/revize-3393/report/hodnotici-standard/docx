--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DBF44DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DBF44DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DBF44DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A088932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A088932" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A088932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4775,51 +4775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5937,51 +5937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8811,51 +8811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9124,51 +9124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9697,84 +9697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 11.7.2026 6:26:27</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="108DFEC9"/>
+    <w:nsid w:val="32D4F88E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9860,51 +9860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CAAAAEE"/>
+    <w:nsid w:val="365F1D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9990,51 +9990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7038A2B9"/>
+    <w:nsid w:val="42794948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10120,51 +10120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0BBBF0D3"/>
+    <w:nsid w:val="79809512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10250,51 +10250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="048D3DA1"/>
+    <w:nsid w:val="779971B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>