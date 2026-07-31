--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A088932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A088932" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A088932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598E991F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598E991F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598E991F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4775,51 +4775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5937,51 +5937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8811,51 +8811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9124,51 +9124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9697,84 +9697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 16:16:37</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32D4F88E"/>
+    <w:nsid w:val="29BF0E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9860,51 +9860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="365F1D09"/>
+    <w:nsid w:val="20DA90FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9990,51 +9990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42794948"/>
+    <w:nsid w:val="510441F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10120,51 +10120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79809512"/>
+    <w:nsid w:val="64920BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10250,51 +10250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="779971B9"/>
+    <w:nsid w:val="670CE883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>