--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598E991F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598E991F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598E991F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A8CC934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A8CC934" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A8CC934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4775,51 +4775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5937,51 +5937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8811,51 +8811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9124,51 +9124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9697,84 +9697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 31.7.2026 17:47:51</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29BF0E19"/>
+    <w:nsid w:val="562CCAFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9860,51 +9860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20DA90FE"/>
+    <w:nsid w:val="12CC22DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9990,51 +9990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="510441F2"/>
+    <w:nsid w:val="73F7BF2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10120,51 +10120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64920BA1"/>
+    <w:nsid w:val="1CC42D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10250,51 +10250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="670CE883"/>
+    <w:nsid w:val="7C843FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>