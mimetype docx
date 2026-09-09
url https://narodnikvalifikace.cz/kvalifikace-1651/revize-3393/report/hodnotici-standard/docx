--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A8CC934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A8CC934" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A8CC934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10F1ED25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10F1ED25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10F1ED25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4775,51 +4775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5937,51 +5937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8811,51 +8811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9124,51 +9124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9697,84 +9697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 20.8.2026 22:53:46</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="562CCAFC"/>
+    <w:nsid w:val="65F98C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9860,51 +9860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12CC22DB"/>
+    <w:nsid w:val="2F4EA726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9990,51 +9990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73F7BF2B"/>
+    <w:nsid w:val="7AD784B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10120,51 +10120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CC42D5F"/>
+    <w:nsid w:val="240DB197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10250,51 +10250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C843FD5"/>
+    <w:nsid w:val="30DAC224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>