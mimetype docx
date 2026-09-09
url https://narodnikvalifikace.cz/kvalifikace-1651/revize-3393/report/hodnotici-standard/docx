--- v7 (2026-09-09)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10F1ED25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10F1ED25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10F1ED25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CEDABEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CEDABEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CEDABEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 1:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 1:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 1:18:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3121,51 +3121,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 1:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4775,51 +4775,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 1:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5937,51 +5937,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 1:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8811,51 +8811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 1:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9124,51 +9124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 1:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9697,84 +9697,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola informatiky, poštovnictví a finančnictví, Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 0:29:23</w:t>
+        <w:t>Servisní technik/technička metalických sítí, 10.9.2026 1:18:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65F98C8D"/>
+    <w:nsid w:val="60723D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9860,51 +9860,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F4EA726"/>
+    <w:nsid w:val="60E23C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9990,51 +9990,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AD784B7"/>
+    <w:nsid w:val="5E461CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10120,51 +10120,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="240DB197"/>
+    <w:nsid w:val="3955407B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10250,51 +10250,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30DAC224"/>
+    <w:nsid w:val="0A1F9F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>