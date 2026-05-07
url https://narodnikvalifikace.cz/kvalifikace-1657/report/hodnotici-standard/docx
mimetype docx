--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16D4493C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16D4493C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16D4493C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D5EB79D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D5EB79D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D5EB79D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.4.2026 0:28:27</w:t>
+        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.4.2026 0:28:27</w:t>
+        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.4.2026 0:28:27</w:t>
+        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.4.2026 0:28:27</w:t>
+        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.4.2026 0:28:27</w:t>
+        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.4.2026 0:28:27</w:t>
+        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.4.2026 0:28:28</w:t>
+        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.4.2026 0:28:28</w:t>
+        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.4.2026 0:28:28</w:t>
+        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B48D5E8"/>
+    <w:nsid w:val="77E0E353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19D80976"/>
+    <w:nsid w:val="2FAC009B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17B0974E"/>
+    <w:nsid w:val="6650A66B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="177BB8F4"/>
+    <w:nsid w:val="7339D42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D912E83"/>
+    <w:nsid w:val="49C13DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>