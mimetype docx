--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D5EB79D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D5EB79D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D5EB79D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75650267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75650267" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75650267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
+        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
+        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
+        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
+        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
+        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
+        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
+        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
+        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 7.5.2026 19:01:56</w:t>
+        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77E0E353"/>
+    <w:nsid w:val="722761A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FAC009B"/>
+    <w:nsid w:val="0F1663A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6650A66B"/>
+    <w:nsid w:val="0E5594B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7339D42E"/>
+    <w:nsid w:val="785591C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49C13DC5"/>
+    <w:nsid w:val="14DE0D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>