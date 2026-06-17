--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75650267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75650267" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75650267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B19BEA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B19BEA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B19BEA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 28.5.2026 1:24:27</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="722761A7"/>
+    <w:nsid w:val="56D45FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F1663A1"/>
+    <w:nsid w:val="7B0C8A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E5594B2"/>
+    <w:nsid w:val="0BAB417B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="785591C1"/>
+    <w:nsid w:val="24799494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14DE0D19"/>
+    <w:nsid w:val="7460DFED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>