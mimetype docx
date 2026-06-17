--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B19BEA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B19BEA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B19BEA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6494964D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6494964D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6494964D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:22:36</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56D45FFC"/>
+    <w:nsid w:val="75F528A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B0C8A31"/>
+    <w:nsid w:val="6A9B4C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0BAB417B"/>
+    <w:nsid w:val="3901218C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24799494"/>
+    <w:nsid w:val="1EBF501E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7460DFED"/>
+    <w:nsid w:val="633BC760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>