--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6494964D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6494964D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6494964D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54EF10F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54EF10F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54EF10F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 11:46:59</w:t>
+        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75F528A0"/>
+    <w:nsid w:val="24AB3E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A9B4C2D"/>
+    <w:nsid w:val="2FE26F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3901218C"/>
+    <w:nsid w:val="4CE6B8BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1EBF501E"/>
+    <w:nsid w:val="37F3DC0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="633BC760"/>
+    <w:nsid w:val="758F1D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>