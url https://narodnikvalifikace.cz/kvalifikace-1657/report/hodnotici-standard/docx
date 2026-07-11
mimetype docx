--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54EF10F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54EF10F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54EF10F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33DCFF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33DCFF30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33DCFF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 17.6.2026 12:58:29</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24AB3E82"/>
+    <w:nsid w:val="0E37E133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FE26F65"/>
+    <w:nsid w:val="7F235092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CE6B8BA"/>
+    <w:nsid w:val="0CACEF4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37F3DC0A"/>
+    <w:nsid w:val="439D70A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="758F1D9B"/>
+    <w:nsid w:val="2FAFD4F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>