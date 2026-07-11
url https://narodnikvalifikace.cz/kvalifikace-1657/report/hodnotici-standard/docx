--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33DCFF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33DCFF30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33DCFF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD10A65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD10A65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD10A65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 2:18:33</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E37E133"/>
+    <w:nsid w:val="0F3CD046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F235092"/>
+    <w:nsid w:val="26B2E64B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CACEF4A"/>
+    <w:nsid w:val="15D63804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="439D70A2"/>
+    <w:nsid w:val="0F889AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2FAFD4F1"/>
+    <w:nsid w:val="22AD4A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>