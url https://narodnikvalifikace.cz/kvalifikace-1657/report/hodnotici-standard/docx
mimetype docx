--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AD10A65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AD10A65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AD10A65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78119CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78119CCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78119CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 3:30:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F3CD046"/>
+    <w:nsid w:val="1D2664D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26B2E64B"/>
+    <w:nsid w:val="75F9DDBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15D63804"/>
+    <w:nsid w:val="3C876A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F889AFE"/>
+    <w:nsid w:val="64741265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22AD4A8E"/>
+    <w:nsid w:val="10A98BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>