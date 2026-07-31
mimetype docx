--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78119CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78119CCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78119CCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36CFBE33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36CFBE33" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36CFBE33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 9:54:06</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D2664D8"/>
+    <w:nsid w:val="0A828FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F9DDBD"/>
+    <w:nsid w:val="0678869C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C876A70"/>
+    <w:nsid w:val="31BE53DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64741265"/>
+    <w:nsid w:val="5BCAF984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10A98BAF"/>
+    <w:nsid w:val="2E6466EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>