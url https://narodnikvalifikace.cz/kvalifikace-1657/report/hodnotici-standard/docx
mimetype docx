--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36CFBE33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36CFBE33" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36CFBE33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11F65AE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11F65AE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11F65AE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 12:43:15</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A828FCF"/>
+    <w:nsid w:val="42252CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0678869C"/>
+    <w:nsid w:val="2C57DBD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31BE53DF"/>
+    <w:nsid w:val="5807643E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BCAF984"/>
+    <w:nsid w:val="462A7AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E6466EB"/>
+    <w:nsid w:val="638D96B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>