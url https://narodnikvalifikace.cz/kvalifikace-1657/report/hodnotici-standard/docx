--- v10 (2026-08-20)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11F65AE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11F65AE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11F65AE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75B9886A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75B9886A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75B9886A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 20:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 20:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 20:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 20:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 20:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6970,51 +6970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 20:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8595,51 +8595,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 20:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9401,51 +9401,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 20:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9868,84 +9868,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 21:48:52</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 20:13:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42252CED"/>
+    <w:nsid w:val="2E735E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10031,51 +10031,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C57DBD1"/>
+    <w:nsid w:val="4DDBBE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10161,51 +10161,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5807643E"/>
+    <w:nsid w:val="298DCABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10291,51 +10291,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="462A7AAA"/>
+    <w:nsid w:val="2123ABF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10421,51 +10421,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="638D96B3"/>
+    <w:nsid w:val="1FCCF1F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>