--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ED38F47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ED38F47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ED38F47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R99F5BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR99F5BC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR99F5BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.4.2026 2:23:35</w:t>
+        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.4.2026 2:23:35</w:t>
+        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.4.2026 2:23:35</w:t>
+        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.4.2026 2:23:35</w:t>
+        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.4.2026 2:23:35</w:t>
+        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7125,51 +7125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.4.2026 2:23:35</w:t>
+        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8750,51 +8750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.4.2026 2:23:35</w:t>
+        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9556,51 +9556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.4.2026 2:23:35</w:t>
+        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10023,84 +10023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.4.2026 2:23:35</w:t>
+        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="37024F0A"/>
+    <w:nsid w:val="3456567A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10186,51 +10186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F23C5A"/>
+    <w:nsid w:val="1C6F0DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10316,51 +10316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0955AAA7"/>
+    <w:nsid w:val="36EC7F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10446,51 +10446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64DA6626"/>
+    <w:nsid w:val="4F7913BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10576,51 +10576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B6A281A"/>
+    <w:nsid w:val="07667BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10706,51 +10706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="073F856F"/>
+    <w:nsid w:val="1105EB41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>