--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R99F5BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR99F5BC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR99F5BC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25D24E12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25D24E12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25D24E12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7125,51 +7125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8750,51 +8750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9556,51 +9556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10023,84 +10023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.5.2026 5:56:53</w:t>
+        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3456567A"/>
+    <w:nsid w:val="46EFCD81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10186,51 +10186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C6F0DDC"/>
+    <w:nsid w:val="2FC74234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10316,51 +10316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36EC7F16"/>
+    <w:nsid w:val="573EA6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10446,51 +10446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F7913BD"/>
+    <w:nsid w:val="46E15B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10576,51 +10576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07667BB2"/>
+    <w:nsid w:val="62FB0FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10706,51 +10706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1105EB41"/>
+    <w:nsid w:val="2C2DDBB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>