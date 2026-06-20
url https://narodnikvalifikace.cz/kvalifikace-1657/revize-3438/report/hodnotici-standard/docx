--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25D24E12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25D24E12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25D24E12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D5311E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D5311E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D5311E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
+        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
+        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
+        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
+        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
+        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7125,51 +7125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
+        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8750,51 +8750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
+        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9556,51 +9556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
+        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10023,84 +10023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.5.2026 8:53:37</w:t>
+        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46EFCD81"/>
+    <w:nsid w:val="4CAB8821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10186,51 +10186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FC74234"/>
+    <w:nsid w:val="70413346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10316,51 +10316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="573EA6CA"/>
+    <w:nsid w:val="1FEF600F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10446,51 +10446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46E15B2D"/>
+    <w:nsid w:val="01154282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10576,51 +10576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="62FB0FC1"/>
+    <w:nsid w:val="19EFE8A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10706,51 +10706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C2DDBB6"/>
+    <w:nsid w:val="65624D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>