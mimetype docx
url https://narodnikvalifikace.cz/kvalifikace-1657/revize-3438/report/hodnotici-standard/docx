--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D5311E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D5311E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D5311E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A2CB888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A2CB888" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A2CB888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7125,51 +7125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8750,51 +8750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9556,51 +9556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10023,84 +10023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.6.2026 23:22:08</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CAB8821"/>
+    <w:nsid w:val="1AB42C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10186,51 +10186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70413346"/>
+    <w:nsid w:val="38ECF4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10316,51 +10316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FEF600F"/>
+    <w:nsid w:val="761A9767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10446,51 +10446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01154282"/>
+    <w:nsid w:val="7D70461C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10576,51 +10576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19EFE8A8"/>
+    <w:nsid w:val="3A41D708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10706,51 +10706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="65624D91"/>
+    <w:nsid w:val="4CC4EE2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>