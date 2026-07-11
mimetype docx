--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A2CB888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A2CB888" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A2CB888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D9F5239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D9F5239" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D9F5239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7125,51 +7125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8750,51 +8750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9556,51 +9556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10023,84 +10023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 4:56:49</w:t>
+        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AB42C43"/>
+    <w:nsid w:val="17A9A8FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10186,51 +10186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38ECF4CC"/>
+    <w:nsid w:val="5F5B4F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10316,51 +10316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="761A9767"/>
+    <w:nsid w:val="18A31B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10446,51 +10446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D70461C"/>
+    <w:nsid w:val="1C62AD87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10576,51 +10576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A41D708"/>
+    <w:nsid w:val="34DEB3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10706,51 +10706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4CC4EE2A"/>
+    <w:nsid w:val="21C5E3FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>