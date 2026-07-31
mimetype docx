--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D9F5239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D9F5239" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D9F5239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43E676DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43E676DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43E676DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7125,51 +7125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8750,51 +8750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9556,51 +9556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10023,84 +10023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 11.7.2026 6:26:26</w:t>
+        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17A9A8FF"/>
+    <w:nsid w:val="2B793706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10186,51 +10186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F5B4F32"/>
+    <w:nsid w:val="13720D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10316,51 +10316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18A31B33"/>
+    <w:nsid w:val="6F084DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10446,51 +10446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C62AD87"/>
+    <w:nsid w:val="5A160EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10576,51 +10576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34DEB3A2"/>
+    <w:nsid w:val="6BC08FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10706,51 +10706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="21C5E3FF"/>
+    <w:nsid w:val="4401BC82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>