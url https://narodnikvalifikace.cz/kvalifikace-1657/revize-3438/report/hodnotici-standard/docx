--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43E676DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43E676DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43E676DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55F18E6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55F18E6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55F18E6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7125,51 +7125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8750,51 +8750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9556,51 +9556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10023,84 +10023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 31.7.2026 14:55:23</w:t>
+        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B793706"/>
+    <w:nsid w:val="481A1F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10186,51 +10186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13720D7E"/>
+    <w:nsid w:val="7AF5279A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10316,51 +10316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F084DED"/>
+    <w:nsid w:val="0EF2837B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10446,51 +10446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A160EF2"/>
+    <w:nsid w:val="61E89D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10576,51 +10576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BC08FD4"/>
+    <w:nsid w:val="3810D636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10706,51 +10706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4401BC82"/>
+    <w:nsid w:val="474C2364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>