--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55F18E6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55F18E6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55F18E6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R775F6436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR775F6436" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR775F6436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.01.2023 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 0:13:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2088,51 +2088,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 0:13:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3167,51 +3167,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 0:13:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4300,51 +4300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 0:13:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5325,51 +5325,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 0:13:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7125,51 +7125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 0:13:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8750,51 +8750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 0:13:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9556,51 +9556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) jsou 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 0:13:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10023,84 +10023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český pivní institut s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní sládek/sládková, 20.8.2026 20:00:57</w:t>
+        <w:t>Obchodní sládek/sládková, 10.9.2026 0:13:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="481A1F2E"/>
+    <w:nsid w:val="4CDFDAB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10186,51 +10186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AF5279A"/>
+    <w:nsid w:val="0BE7DDD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10316,51 +10316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EF2837B"/>
+    <w:nsid w:val="2CB46F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10446,51 +10446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61E89D20"/>
+    <w:nsid w:val="1B1361C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10576,51 +10576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3810D636"/>
+    <w:nsid w:val="0268B5C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10706,51 +10706,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="474C2364"/>
+    <w:nsid w:val="2E88F0C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>