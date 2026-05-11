--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R486E6527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR486E6527" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR486E6527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10264276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10264276" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10264276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 20.4.2026 7:34:00</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 20.4.2026 7:34:00</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2603,51 +2603,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 20.4.2026 7:34:00</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4175,51 +4175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 20.4.2026 7:34:00</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4488,51 +4488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 20.4.2026 7:34:00</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5061,84 +5061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Miroslav Zachariáš (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 20.4.2026 7:34:00</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13AD7BBA"/>
+    <w:nsid w:val="058C2590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5224,51 +5224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="087685A2"/>
+    <w:nsid w:val="3F52E8C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5354,51 +5354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48B430DA"/>
+    <w:nsid w:val="6C575E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5484,51 +5484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67079F10"/>
+    <w:nsid w:val="0EF1F48F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5614,51 +5614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21C0EAD5"/>
+    <w:nsid w:val="6ECA5CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5744,51 +5744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="11EA26B0"/>
+    <w:nsid w:val="66A4B927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>