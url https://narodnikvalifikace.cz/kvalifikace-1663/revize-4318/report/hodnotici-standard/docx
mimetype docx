--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10264276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10264276" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10264276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R279BC44B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR279BC44B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR279BC44B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2603,51 +2603,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4175,51 +4175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4488,51 +4488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5061,84 +5061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Miroslav Zachariáš (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.5.2026 7:47:15</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="058C2590"/>
+    <w:nsid w:val="1E8CFF89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5224,51 +5224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F52E8C2"/>
+    <w:nsid w:val="092F13D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5354,51 +5354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C575E2A"/>
+    <w:nsid w:val="05027F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5484,51 +5484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EF1F48F"/>
+    <w:nsid w:val="1A6804D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5614,51 +5614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6ECA5CC3"/>
+    <w:nsid w:val="4A6E6425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5744,51 +5744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="66A4B927"/>
+    <w:nsid w:val="556F6A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>