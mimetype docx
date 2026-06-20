--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R279BC44B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR279BC44B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR279BC44B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA5F553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA5F553" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA5F553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
+        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
+        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2603,51 +2603,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
+        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4175,51 +4175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
+        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4488,51 +4488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
+        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5061,84 +5061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Miroslav Zachariáš (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.5.2026 7:59:38</w:t>
+        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E8CFF89"/>
+    <w:nsid w:val="55DBE5AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5224,51 +5224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="092F13D6"/>
+    <w:nsid w:val="6A1B12E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5354,51 +5354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05027F8F"/>
+    <w:nsid w:val="21CF8998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5484,51 +5484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A6804D4"/>
+    <w:nsid w:val="3C38AECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5614,51 +5614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A6E6425"/>
+    <w:nsid w:val="4B54DD08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5744,51 +5744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="556F6A75"/>
+    <w:nsid w:val="1658D8A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>