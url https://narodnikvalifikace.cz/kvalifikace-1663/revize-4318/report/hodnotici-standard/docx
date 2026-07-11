--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CA5F553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CA5F553" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CA5F553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R626D5CB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR626D5CB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR626D5CB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2603,51 +2603,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4175,51 +4175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4488,51 +4488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5061,84 +5061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Miroslav Zachariáš (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 21.6.2026 0:38:32</w:t>
+        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55DBE5AA"/>
+    <w:nsid w:val="773309F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5224,51 +5224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A1B12E4"/>
+    <w:nsid w:val="3717B9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5354,51 +5354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21CF8998"/>
+    <w:nsid w:val="6EB525C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5484,51 +5484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C38AECC"/>
+    <w:nsid w:val="65D1FA93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5614,51 +5614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B54DD08"/>
+    <w:nsid w:val="6CBADD2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5744,51 +5744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1658D8A1"/>
+    <w:nsid w:val="66056B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>