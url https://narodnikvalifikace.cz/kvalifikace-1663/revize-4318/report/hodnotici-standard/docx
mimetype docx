--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R626D5CB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR626D5CB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR626D5CB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R384BB3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR384BB3E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR384BB3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2603,51 +2603,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4175,51 +4175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4488,51 +4488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5061,84 +5061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Miroslav Zachariáš (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 11.7.2026 7:42:04</w:t>
+        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="773309F5"/>
+    <w:nsid w:val="45848B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5224,51 +5224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3717B9FE"/>
+    <w:nsid w:val="602D27DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5354,51 +5354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EB525C7"/>
+    <w:nsid w:val="76C87B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5484,51 +5484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65D1FA93"/>
+    <w:nsid w:val="0841CB5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5614,51 +5614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CBADD2C"/>
+    <w:nsid w:val="36D9FC82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5744,51 +5744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="66056B2B"/>
+    <w:nsid w:val="716A1711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>