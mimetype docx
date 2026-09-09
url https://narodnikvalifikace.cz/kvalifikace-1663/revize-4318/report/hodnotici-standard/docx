--- v5 (2026-07-31)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R384BB3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR384BB3E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR384BB3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43F70E3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43F70E3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43F70E3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
+        <w:t>Storyboardista/storyboardistka, 10.9.2026 0:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
+        <w:t>Storyboardista/storyboardistka, 10.9.2026 0:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2603,51 +2603,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
+        <w:t>Storyboardista/storyboardistka, 10.9.2026 0:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4175,51 +4175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
+        <w:t>Storyboardista/storyboardistka, 10.9.2026 0:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4488,51 +4488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
+        <w:t>Storyboardista/storyboardistka, 10.9.2026 0:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5061,84 +5061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Miroslav Zachariáš (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Storyboardista/storyboardistka, 31.7.2026 20:58:39</w:t>
+        <w:t>Storyboardista/storyboardistka, 10.9.2026 0:43:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45848B18"/>
+    <w:nsid w:val="3E57722E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5224,51 +5224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="602D27DB"/>
+    <w:nsid w:val="50F63EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5354,51 +5354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76C87B22"/>
+    <w:nsid w:val="4C31E8D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5484,51 +5484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0841CB5D"/>
+    <w:nsid w:val="3B017869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5614,51 +5614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36D9FC82"/>
+    <w:nsid w:val="77BB4A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5744,51 +5744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="716A1711"/>
+    <w:nsid w:val="321AA7DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>